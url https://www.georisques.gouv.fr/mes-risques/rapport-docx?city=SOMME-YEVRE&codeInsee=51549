--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083984663" name="Picture">
+                  <wp:docPr id="8132190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083984663" name="Picture"/>
+                          <pic:cNvPr id="8132190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798982231" name="Picture">
+                  <wp:docPr id="935457807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798982231" name="Picture"/>
+                          <pic:cNvPr id="935457807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004872789" name="Picture">
+                        <wp:docPr id="544595067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004872789" name="Picture"/>
+                                <pic:cNvPr id="544595067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028283106" name="Picture">
+                  <wp:docPr id="222785051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028283106" name="Picture"/>
+                          <pic:cNvPr id="222785051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83529814" name="Picture">
+                  <wp:docPr id="552583642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83529814" name="Picture"/>
+                          <pic:cNvPr id="552583642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470928125" name="Picture">
+                  <wp:docPr id="1195510017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470928125" name="Picture"/>
+                          <pic:cNvPr id="1195510017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628715759" name="Picture">
+                  <wp:docPr id="1998340276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628715759" name="Picture"/>
+                          <pic:cNvPr id="1998340276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395620025" name="Picture">
+                  <wp:docPr id="1494643793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395620025" name="Picture"/>
+                          <pic:cNvPr id="1494643793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445540871" name="Picture">
+                        <wp:docPr id="758716927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445540871" name="Picture"/>
+                                <pic:cNvPr id="758716927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290139115" name="Picture">
+                        <wp:docPr id="1658323151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290139115" name="Picture"/>
+                                <pic:cNvPr id="1658323151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364558942" name="Picture">
+                        <wp:docPr id="847309569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364558942" name="Picture"/>
+                                <pic:cNvPr id="847309569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193702280" name="Picture">
+                        <wp:docPr id="1133339080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193702280" name="Picture"/>
+                                <pic:cNvPr id="1133339080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642999387" name="Picture">
+                        <wp:docPr id="1875369185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642999387" name="Picture"/>
+                                <pic:cNvPr id="1875369185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199505337" name="Picture">
+                        <wp:docPr id="1064784127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199505337" name="Picture"/>
+                                <pic:cNvPr id="1064784127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104821755" name="Picture">
+                        <wp:docPr id="767697026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104821755" name="Picture"/>
+                                <pic:cNvPr id="767697026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427321275" name="Picture">
+                        <wp:docPr id="882035411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427321275" name="Picture"/>
+                                <pic:cNvPr id="882035411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022799409" name="Picture">
+                        <wp:docPr id="1939517610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022799409" name="Picture"/>
+                                <pic:cNvPr id="1939517610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352542287" name="Picture">
+                        <wp:docPr id="949607923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352542287" name="Picture"/>
+                                <pic:cNvPr id="949607923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853670198" name="Picture">
+                        <wp:docPr id="1729370546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853670198" name="Picture"/>
+                                <pic:cNvPr id="1729370546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033746588" name="Picture">
+                        <wp:docPr id="1475867909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033746588" name="Picture"/>
+                                <pic:cNvPr id="1475867909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455381022" name="Picture">
+                        <wp:docPr id="413433517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455381022" name="Picture"/>
+                                <pic:cNvPr id="413433517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219090130" name="Picture">
+                        <wp:docPr id="1503041402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219090130" name="Picture"/>
+                                <pic:cNvPr id="1503041402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270857209" name="Picture">
+                        <wp:docPr id="1846145312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270857209" name="Picture"/>
+                                <pic:cNvPr id="1846145312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094238930" name="Picture">
+                  <wp:docPr id="1334895723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094238930" name="Picture"/>
+                          <pic:cNvPr id="1334895723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378413435" name="Picture">
+                  <wp:docPr id="1685807706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378413435" name="Picture"/>
+                          <pic:cNvPr id="1685807706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792470026" name="Picture">
+                  <wp:docPr id="1552457467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792470026" name="Picture"/>
+                          <pic:cNvPr id="1552457467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272100117" name="Picture">
+                  <wp:docPr id="858417472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272100117" name="Picture"/>
+                          <pic:cNvPr id="858417472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812757146" name="Picture">
+                  <wp:docPr id="800650884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812757146" name="Picture"/>
+                          <pic:cNvPr id="800650884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717345528" name="Picture">
+                  <wp:docPr id="1340356083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717345528" name="Picture"/>
+                          <pic:cNvPr id="1340356083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132989996" name="Picture">
+                        <wp:docPr id="563684056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132989996" name="Picture"/>
+                                <pic:cNvPr id="563684056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824601290" name="Picture">
+                  <wp:docPr id="1620743720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824601290" name="Picture"/>
+                          <pic:cNvPr id="1620743720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022384399" name="Picture">
+                  <wp:docPr id="1125353401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022384399" name="Picture"/>
+                          <pic:cNvPr id="1125353401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364309657" name="Picture">
+                  <wp:docPr id="729080545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364309657" name="Picture"/>
+                          <pic:cNvPr id="729080545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759560745" name="Picture">
+                  <wp:docPr id="452978199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759560745" name="Picture"/>
+                          <pic:cNvPr id="452978199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762021252" name="Picture">
+                  <wp:docPr id="1288284356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762021252" name="Picture"/>
+                          <pic:cNvPr id="1288284356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045394022" name="Picture">
+                  <wp:docPr id="2145589964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045394022" name="Picture"/>
+                          <pic:cNvPr id="2145589964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106244133" name="Picture">
+                        <wp:docPr id="1990259899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106244133" name="Picture"/>
+                                <pic:cNvPr id="1990259899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627746272" name="Picture">
+                  <wp:docPr id="2073309080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627746272" name="Picture"/>
+                          <pic:cNvPr id="2073309080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698834269" name="Picture">
+                  <wp:docPr id="1975137389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698834269" name="Picture"/>
+                          <pic:cNvPr id="1975137389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625262447" name="Picture">
+                  <wp:docPr id="1040656704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625262447" name="Picture"/>
+                          <pic:cNvPr id="1040656704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827008979" name="Picture">
+                  <wp:docPr id="1218225686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827008979" name="Picture"/>
+                          <pic:cNvPr id="1218225686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58735434" name="Picture">
+                  <wp:docPr id="2048066918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58735434" name="Picture"/>
+                          <pic:cNvPr id="2048066918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315684183" name="Picture">
+                  <wp:docPr id="510010240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315684183" name="Picture"/>
+                          <pic:cNvPr id="510010240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454317666" name="Picture">
+                        <wp:docPr id="1011044381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454317666" name="Picture"/>
+                                <pic:cNvPr id="1011044381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374825003" name="Picture">
+                  <wp:docPr id="965194798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374825003" name="Picture"/>
+                          <pic:cNvPr id="965194798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753955743" name="Picture">
+                  <wp:docPr id="1432326040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753955743" name="Picture"/>
+                          <pic:cNvPr id="1432326040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66320979" name="Picture">
+                  <wp:docPr id="1941634710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66320979" name="Picture"/>
+                          <pic:cNvPr id="1941634710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449029154" name="Picture">
+                  <wp:docPr id="229619737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449029154" name="Picture"/>
+                          <pic:cNvPr id="229619737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897597550" name="Picture">
+                  <wp:docPr id="606455163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897597550" name="Picture"/>
+                          <pic:cNvPr id="606455163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691865071" name="Picture">
+                  <wp:docPr id="13615399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691865071" name="Picture"/>
+                          <pic:cNvPr id="13615399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533248579" name="Picture">
+                  <wp:docPr id="2063023348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533248579" name="Picture"/>
+                          <pic:cNvPr id="2063023348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980679026" name="Picture">
+                  <wp:docPr id="1353950311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980679026" name="Picture"/>
+                          <pic:cNvPr id="1353950311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336897203" name="Picture">
+                  <wp:docPr id="1037210572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336897203" name="Picture"/>
+                          <pic:cNvPr id="1037210572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433868575" name="Picture">
+                        <wp:docPr id="589386831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433868575" name="Picture"/>
+                                <pic:cNvPr id="589386831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766664801" name="Picture">
+                  <wp:docPr id="172293908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766664801" name="Picture"/>
+                          <pic:cNvPr id="172293908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865947065" name="Picture">
+                  <wp:docPr id="109266225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865947065" name="Picture"/>
+                          <pic:cNvPr id="109266225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259896437" name="Picture">
+                  <wp:docPr id="210186218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259896437" name="Picture"/>
+                          <pic:cNvPr id="210186218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273311484" name="Picture">
+                  <wp:docPr id="1756069232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273311484" name="Picture"/>
+                          <pic:cNvPr id="1756069232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905146153" name="Picture">
+                  <wp:docPr id="1526197604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905146153" name="Picture"/>
+                          <pic:cNvPr id="1526197604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266800535" name="Picture">
+                  <wp:docPr id="1512643767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266800535" name="Picture"/>
+                          <pic:cNvPr id="1512643767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038584932" name="Picture">
+                        <wp:docPr id="471984357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038584932" name="Picture"/>
+                                <pic:cNvPr id="471984357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173782522" name="Picture">
+                  <wp:docPr id="243241842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173782522" name="Picture"/>
+                          <pic:cNvPr id="243241842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909079901" name="Picture">
+                  <wp:docPr id="857800296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909079901" name="Picture"/>
+                          <pic:cNvPr id="857800296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287383319" name="Picture">
+                  <wp:docPr id="1423619754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287383319" name="Picture"/>
+                          <pic:cNvPr id="1423619754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>