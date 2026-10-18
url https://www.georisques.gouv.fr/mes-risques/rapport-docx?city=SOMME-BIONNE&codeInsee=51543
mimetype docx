--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576988010" name="Picture">
+                  <wp:docPr id="208142493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576988010" name="Picture"/>
+                          <pic:cNvPr id="208142493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243884766" name="Picture">
+                  <wp:docPr id="589023122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243884766" name="Picture"/>
+                          <pic:cNvPr id="589023122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44173744" name="Picture">
+                        <wp:docPr id="1637654904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44173744" name="Picture"/>
+                                <pic:cNvPr id="1637654904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131778076" name="Picture">
+                  <wp:docPr id="318996193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131778076" name="Picture"/>
+                          <pic:cNvPr id="318996193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457416032" name="Picture">
+                  <wp:docPr id="1410973478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457416032" name="Picture"/>
+                          <pic:cNvPr id="1410973478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484786180" name="Picture">
+                  <wp:docPr id="200415954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484786180" name="Picture"/>
+                          <pic:cNvPr id="200415954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049990235" name="Picture">
+                  <wp:docPr id="1338035827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049990235" name="Picture"/>
+                          <pic:cNvPr id="1338035827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644519554" name="Picture">
+                  <wp:docPr id="700345047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644519554" name="Picture"/>
+                          <pic:cNvPr id="700345047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336632929" name="Picture">
+                        <wp:docPr id="2133204746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336632929" name="Picture"/>
+                                <pic:cNvPr id="2133204746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422476024" name="Picture">
+                        <wp:docPr id="810485711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422476024" name="Picture"/>
+                                <pic:cNvPr id="810485711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874661595" name="Picture">
+                        <wp:docPr id="1447750351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874661595" name="Picture"/>
+                                <pic:cNvPr id="1447750351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158518852" name="Picture">
+                        <wp:docPr id="606177147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158518852" name="Picture"/>
+                                <pic:cNvPr id="606177147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958889317" name="Picture">
+                        <wp:docPr id="543599534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958889317" name="Picture"/>
+                                <pic:cNvPr id="543599534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104242608" name="Picture">
+                        <wp:docPr id="864691023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104242608" name="Picture"/>
+                                <pic:cNvPr id="864691023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831451982" name="Picture">
+                        <wp:docPr id="1170132094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831451982" name="Picture"/>
+                                <pic:cNvPr id="1170132094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470635502" name="Picture">
+                        <wp:docPr id="1992706762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470635502" name="Picture"/>
+                                <pic:cNvPr id="1992706762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154123170" name="Picture">
+                        <wp:docPr id="904918398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154123170" name="Picture"/>
+                                <pic:cNvPr id="904918398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060073286" name="Picture">
+                        <wp:docPr id="415974713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060073286" name="Picture"/>
+                                <pic:cNvPr id="415974713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64854410" name="Picture">
+                        <wp:docPr id="1192813419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64854410" name="Picture"/>
+                                <pic:cNvPr id="1192813419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540229672" name="Picture">
+                        <wp:docPr id="1732698014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540229672" name="Picture"/>
+                                <pic:cNvPr id="1732698014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417786770" name="Picture">
+                  <wp:docPr id="790764569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417786770" name="Picture"/>
+                          <pic:cNvPr id="790764569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936423650" name="Picture">
+                  <wp:docPr id="456375698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936423650" name="Picture"/>
+                          <pic:cNvPr id="456375698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873497077" name="Picture">
+                  <wp:docPr id="1237644158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873497077" name="Picture"/>
+                          <pic:cNvPr id="1237644158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79036342" name="Picture">
+                  <wp:docPr id="1784578161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79036342" name="Picture"/>
+                          <pic:cNvPr id="1784578161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600391230" name="Picture">
+                  <wp:docPr id="1865537570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600391230" name="Picture"/>
+                          <pic:cNvPr id="1865537570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91914542" name="Picture">
+                  <wp:docPr id="204037429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91914542" name="Picture"/>
+                          <pic:cNvPr id="204037429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853809739" name="Picture">
+                        <wp:docPr id="34867794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853809739" name="Picture"/>
+                                <pic:cNvPr id="34867794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732891693" name="Picture">
+                  <wp:docPr id="1971241210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732891693" name="Picture"/>
+                          <pic:cNvPr id="1971241210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704312328" name="Picture">
+                  <wp:docPr id="756412735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704312328" name="Picture"/>
+                          <pic:cNvPr id="756412735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094023245" name="Picture">
+                  <wp:docPr id="259078229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094023245" name="Picture"/>
+                          <pic:cNvPr id="259078229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962707072" name="Picture">
+                  <wp:docPr id="794528323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962707072" name="Picture"/>
+                          <pic:cNvPr id="794528323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698359798" name="Picture">
+                  <wp:docPr id="46432798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698359798" name="Picture"/>
+                          <pic:cNvPr id="46432798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476414846" name="Picture">
+                  <wp:docPr id="1658178396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476414846" name="Picture"/>
+                          <pic:cNvPr id="1658178396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883344113" name="Picture">
+                        <wp:docPr id="108102026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883344113" name="Picture"/>
+                                <pic:cNvPr id="108102026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074765812" name="Picture">
+                  <wp:docPr id="1244800307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074765812" name="Picture"/>
+                          <pic:cNvPr id="1244800307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107129048" name="Picture">
+                  <wp:docPr id="426127313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107129048" name="Picture"/>
+                          <pic:cNvPr id="426127313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230313261" name="Picture">
+                  <wp:docPr id="1110949823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230313261" name="Picture"/>
+                          <pic:cNvPr id="1110949823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246146807" name="Picture">
+                  <wp:docPr id="206605701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246146807" name="Picture"/>
+                          <pic:cNvPr id="206605701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359368945" name="Picture">
+                  <wp:docPr id="1238709539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359368945" name="Picture"/>
+                          <pic:cNvPr id="1238709539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111897732" name="Picture">
+                  <wp:docPr id="1762928628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111897732" name="Picture"/>
+                          <pic:cNvPr id="1762928628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104579243" name="Picture">
+                        <wp:docPr id="1098102525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104579243" name="Picture"/>
+                                <pic:cNvPr id="1098102525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543410381" name="Picture">
+                  <wp:docPr id="160432800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543410381" name="Picture"/>
+                          <pic:cNvPr id="160432800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496359217" name="Picture">
+                  <wp:docPr id="1124921073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496359217" name="Picture"/>
+                          <pic:cNvPr id="1124921073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786345319" name="Picture">
+                  <wp:docPr id="1625202698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786345319" name="Picture"/>
+                          <pic:cNvPr id="1625202698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042355230" name="Picture">
+                  <wp:docPr id="153146593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042355230" name="Picture"/>
+                          <pic:cNvPr id="153146593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859506156" name="Picture">
+                  <wp:docPr id="635378455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859506156" name="Picture"/>
+                          <pic:cNvPr id="635378455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409343121" name="Picture">
+                  <wp:docPr id="826858364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409343121" name="Picture"/>
+                          <pic:cNvPr id="826858364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10175554" name="Picture">
+                        <wp:docPr id="354216958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10175554" name="Picture"/>
+                                <pic:cNvPr id="354216958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686889564" name="Picture">
+                  <wp:docPr id="1652048154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686889564" name="Picture"/>
+                          <pic:cNvPr id="1652048154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282290030" name="Picture">
+                  <wp:docPr id="492462549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282290030" name="Picture"/>
+                          <pic:cNvPr id="492462549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78936405" name="Picture">
+                  <wp:docPr id="1870721531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78936405" name="Picture"/>
+                          <pic:cNvPr id="1870721531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>