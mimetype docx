--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093146149" name="Picture">
+                  <wp:docPr id="415409362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093146149" name="Picture"/>
+                          <pic:cNvPr id="415409362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056280853" name="Picture">
+                  <wp:docPr id="2127839163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056280853" name="Picture"/>
+                          <pic:cNvPr id="2127839163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852162153" name="Picture">
+                        <wp:docPr id="983597875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852162153" name="Picture"/>
+                                <pic:cNvPr id="983597875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061260561" name="Picture">
+                  <wp:docPr id="596731237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061260561" name="Picture"/>
+                          <pic:cNvPr id="596731237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074410191" name="Picture">
+                  <wp:docPr id="606741757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074410191" name="Picture"/>
+                          <pic:cNvPr id="606741757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635783320" name="Picture">
+                  <wp:docPr id="617798806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635783320" name="Picture"/>
+                          <pic:cNvPr id="617798806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886422049" name="Picture">
+                  <wp:docPr id="545690597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886422049" name="Picture"/>
+                          <pic:cNvPr id="545690597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129415800" name="Picture">
+                  <wp:docPr id="96749644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129415800" name="Picture"/>
+                          <pic:cNvPr id="96749644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499407005" name="Picture">
+                        <wp:docPr id="738611138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499407005" name="Picture"/>
+                                <pic:cNvPr id="738611138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694330394" name="Picture">
+                        <wp:docPr id="1730517422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694330394" name="Picture"/>
+                                <pic:cNvPr id="1730517422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251549543" name="Picture">
+                        <wp:docPr id="2001315691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251549543" name="Picture"/>
+                                <pic:cNvPr id="2001315691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012700460" name="Picture">
+                        <wp:docPr id="1451352733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012700460" name="Picture"/>
+                                <pic:cNvPr id="1451352733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451166363" name="Picture">
+                        <wp:docPr id="105956217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451166363" name="Picture"/>
+                                <pic:cNvPr id="105956217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266030868" name="Picture">
+                        <wp:docPr id="521618113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266030868" name="Picture"/>
+                                <pic:cNvPr id="521618113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807128732" name="Picture">
+                        <wp:docPr id="976564999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807128732" name="Picture"/>
+                                <pic:cNvPr id="976564999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634148849" name="Picture">
+                        <wp:docPr id="654126854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634148849" name="Picture"/>
+                                <pic:cNvPr id="654126854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287497576" name="Picture">
+                        <wp:docPr id="4119420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287497576" name="Picture"/>
+                                <pic:cNvPr id="4119420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823230803" name="Picture">
+                        <wp:docPr id="24355761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823230803" name="Picture"/>
+                                <pic:cNvPr id="24355761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144346110" name="Picture">
+                        <wp:docPr id="2053180693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144346110" name="Picture"/>
+                                <pic:cNvPr id="2053180693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408877075" name="Picture">
+                        <wp:docPr id="452658523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408877075" name="Picture"/>
+                                <pic:cNvPr id="452658523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279031280" name="Picture">
+                        <wp:docPr id="1227236766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279031280" name="Picture"/>
+                                <pic:cNvPr id="1227236766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491860108" name="Picture">
+                        <wp:docPr id="2087689992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491860108" name="Picture"/>
+                                <pic:cNvPr id="2087689992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348201037" name="Picture">
+                        <wp:docPr id="796396362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348201037" name="Picture"/>
+                                <pic:cNvPr id="796396362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011378604" name="Picture">
+                  <wp:docPr id="223341062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011378604" name="Picture"/>
+                          <pic:cNvPr id="223341062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588133913" name="Picture">
+                  <wp:docPr id="1133667001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588133913" name="Picture"/>
+                          <pic:cNvPr id="1133667001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337443223" name="Picture">
+                  <wp:docPr id="165615142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337443223" name="Picture"/>
+                          <pic:cNvPr id="165615142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064537210" name="Picture">
+                  <wp:docPr id="758322183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064537210" name="Picture"/>
+                          <pic:cNvPr id="758322183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292337265" name="Picture">
+                  <wp:docPr id="1604523690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292337265" name="Picture"/>
+                          <pic:cNvPr id="1604523690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894379509" name="Picture">
+                  <wp:docPr id="1845926217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894379509" name="Picture"/>
+                          <pic:cNvPr id="1845926217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424879527" name="Picture">
+                        <wp:docPr id="308032010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424879527" name="Picture"/>
+                                <pic:cNvPr id="308032010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135879531" name="Picture">
+                  <wp:docPr id="2026837066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135879531" name="Picture"/>
+                          <pic:cNvPr id="2026837066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285830497" name="Picture">
+                  <wp:docPr id="1247540272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285830497" name="Picture"/>
+                          <pic:cNvPr id="1247540272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715274288" name="Picture">
+                  <wp:docPr id="971260691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715274288" name="Picture"/>
+                          <pic:cNvPr id="971260691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950987317" name="Picture">
+                  <wp:docPr id="1499538552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950987317" name="Picture"/>
+                          <pic:cNvPr id="1499538552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451141878" name="Picture">
+                  <wp:docPr id="1263353117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451141878" name="Picture"/>
+                          <pic:cNvPr id="1263353117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929254545" name="Picture">
+                  <wp:docPr id="1471307349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929254545" name="Picture"/>
+                          <pic:cNvPr id="1471307349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872335073" name="Picture">
+                        <wp:docPr id="1449596582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872335073" name="Picture"/>
+                                <pic:cNvPr id="1449596582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474178841" name="Picture">
+                  <wp:docPr id="963901391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474178841" name="Picture"/>
+                          <pic:cNvPr id="963901391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961075611" name="Picture">
+                  <wp:docPr id="1473188961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961075611" name="Picture"/>
+                          <pic:cNvPr id="1473188961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746199606" name="Picture">
+                  <wp:docPr id="1375590579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746199606" name="Picture"/>
+                          <pic:cNvPr id="1375590579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658399666" name="Picture">
+                  <wp:docPr id="54909638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658399666" name="Picture"/>
+                          <pic:cNvPr id="54909638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209763835" name="Picture">
+                  <wp:docPr id="2081543902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209763835" name="Picture"/>
+                          <pic:cNvPr id="2081543902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328999061" name="Picture">
+                  <wp:docPr id="1119209688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328999061" name="Picture"/>
+                          <pic:cNvPr id="1119209688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681223087" name="Picture">
+                        <wp:docPr id="157285377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681223087" name="Picture"/>
+                                <pic:cNvPr id="157285377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044303561" name="Picture">
+                  <wp:docPr id="895037257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044303561" name="Picture"/>
+                          <pic:cNvPr id="895037257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22901024" name="Picture">
+                  <wp:docPr id="440707516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22901024" name="Picture"/>
+                          <pic:cNvPr id="440707516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221552055" name="Picture">
+                  <wp:docPr id="1334514719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221552055" name="Picture"/>
+                          <pic:cNvPr id="1334514719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163899935" name="Picture">
+                  <wp:docPr id="1179546842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163899935" name="Picture"/>
+                          <pic:cNvPr id="1179546842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980280" name="Picture">
+                  <wp:docPr id="450765105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980280" name="Picture"/>
+                          <pic:cNvPr id="450765105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560338968" name="Picture">
+                  <wp:docPr id="92643356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560338968" name="Picture"/>
+                          <pic:cNvPr id="92643356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793880320" name="Picture">
+                        <wp:docPr id="1314337447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793880320" name="Picture"/>
+                                <pic:cNvPr id="1314337447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964736720" name="Picture">
+                  <wp:docPr id="1719336497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964736720" name="Picture"/>
+                          <pic:cNvPr id="1719336497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090799175" name="Picture">
+                  <wp:docPr id="1175602340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090799175" name="Picture"/>
+                          <pic:cNvPr id="1175602340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682792223" name="Picture">
+                  <wp:docPr id="1874130409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682792223" name="Picture"/>
+                          <pic:cNvPr id="1874130409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395168227" name="Picture">
+                  <wp:docPr id="605950814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395168227" name="Picture"/>
+                          <pic:cNvPr id="605950814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982948954" name="Picture">
+                  <wp:docPr id="107767764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982948954" name="Picture"/>
+                          <pic:cNvPr id="107767764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870028625" name="Picture">
+                  <wp:docPr id="1669010422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870028625" name="Picture"/>
+                          <pic:cNvPr id="1669010422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401528426" name="Picture">
+                        <wp:docPr id="1886254883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401528426" name="Picture"/>
+                                <pic:cNvPr id="1886254883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634895587" name="Picture">
+                  <wp:docPr id="172359289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634895587" name="Picture"/>
+                          <pic:cNvPr id="172359289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252990480" name="Picture">
+                  <wp:docPr id="1738613867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252990480" name="Picture"/>
+                          <pic:cNvPr id="1738613867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552253481" name="Picture">
+                  <wp:docPr id="1287065837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552253481" name="Picture"/>
+                          <pic:cNvPr id="1287065837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181880506" name="Picture">
+                  <wp:docPr id="1627957274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181880506" name="Picture"/>
+                          <pic:cNvPr id="1627957274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802201264" name="Picture">
+                  <wp:docPr id="258230828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802201264" name="Picture"/>
+                          <pic:cNvPr id="258230828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453983038" name="Picture">
+                  <wp:docPr id="2074084181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453983038" name="Picture"/>
+                          <pic:cNvPr id="2074084181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>