--- v1 (2026-10-16)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415409362" name="Picture">
+                  <wp:docPr id="128783131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415409362" name="Picture"/>
+                          <pic:cNvPr id="128783131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127839163" name="Picture">
+                  <wp:docPr id="1553974328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127839163" name="Picture"/>
+                          <pic:cNvPr id="1553974328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983597875" name="Picture">
+                        <wp:docPr id="97980207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983597875" name="Picture"/>
+                                <pic:cNvPr id="97980207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596731237" name="Picture">
+                  <wp:docPr id="911992372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596731237" name="Picture"/>
+                          <pic:cNvPr id="911992372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606741757" name="Picture">
+                  <wp:docPr id="1481895116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606741757" name="Picture"/>
+                          <pic:cNvPr id="1481895116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617798806" name="Picture">
+                  <wp:docPr id="813046307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617798806" name="Picture"/>
+                          <pic:cNvPr id="813046307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545690597" name="Picture">
+                  <wp:docPr id="1445151868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545690597" name="Picture"/>
+                          <pic:cNvPr id="1445151868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96749644" name="Picture">
+                  <wp:docPr id="2053117062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96749644" name="Picture"/>
+                          <pic:cNvPr id="2053117062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738611138" name="Picture">
+                        <wp:docPr id="434489311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738611138" name="Picture"/>
+                                <pic:cNvPr id="434489311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730517422" name="Picture">
+                        <wp:docPr id="496338937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730517422" name="Picture"/>
+                                <pic:cNvPr id="496338937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001315691" name="Picture">
+                        <wp:docPr id="601826582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001315691" name="Picture"/>
+                                <pic:cNvPr id="601826582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451352733" name="Picture">
+                        <wp:docPr id="205123125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451352733" name="Picture"/>
+                                <pic:cNvPr id="205123125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105956217" name="Picture">
+                        <wp:docPr id="1563737726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105956217" name="Picture"/>
+                                <pic:cNvPr id="1563737726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521618113" name="Picture">
+                        <wp:docPr id="499785507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521618113" name="Picture"/>
+                                <pic:cNvPr id="499785507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976564999" name="Picture">
+                        <wp:docPr id="1823226442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976564999" name="Picture"/>
+                                <pic:cNvPr id="1823226442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654126854" name="Picture">
+                        <wp:docPr id="1255627138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654126854" name="Picture"/>
+                                <pic:cNvPr id="1255627138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4119420" name="Picture">
+                        <wp:docPr id="104736819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4119420" name="Picture"/>
+                                <pic:cNvPr id="104736819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24355761" name="Picture">
+                        <wp:docPr id="655282937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24355761" name="Picture"/>
+                                <pic:cNvPr id="655282937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053180693" name="Picture">
+                        <wp:docPr id="24907823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053180693" name="Picture"/>
+                                <pic:cNvPr id="24907823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452658523" name="Picture">
+                        <wp:docPr id="1100568511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452658523" name="Picture"/>
+                                <pic:cNvPr id="1100568511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227236766" name="Picture">
+                        <wp:docPr id="345081341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227236766" name="Picture"/>
+                                <pic:cNvPr id="345081341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087689992" name="Picture">
+                        <wp:docPr id="315594040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087689992" name="Picture"/>
+                                <pic:cNvPr id="315594040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796396362" name="Picture">
+                        <wp:docPr id="1850024715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796396362" name="Picture"/>
+                                <pic:cNvPr id="1850024715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223341062" name="Picture">
+                  <wp:docPr id="1118439279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223341062" name="Picture"/>
+                          <pic:cNvPr id="1118439279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133667001" name="Picture">
+                  <wp:docPr id="2019569580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133667001" name="Picture"/>
+                          <pic:cNvPr id="2019569580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165615142" name="Picture">
+                  <wp:docPr id="1284251776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165615142" name="Picture"/>
+                          <pic:cNvPr id="1284251776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758322183" name="Picture">
+                  <wp:docPr id="994000246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758322183" name="Picture"/>
+                          <pic:cNvPr id="994000246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604523690" name="Picture">
+                  <wp:docPr id="45671116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604523690" name="Picture"/>
+                          <pic:cNvPr id="45671116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845926217" name="Picture">
+                  <wp:docPr id="399941096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845926217" name="Picture"/>
+                          <pic:cNvPr id="399941096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308032010" name="Picture">
+                        <wp:docPr id="1168587654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308032010" name="Picture"/>
+                                <pic:cNvPr id="1168587654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026837066" name="Picture">
+                  <wp:docPr id="826145695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026837066" name="Picture"/>
+                          <pic:cNvPr id="826145695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247540272" name="Picture">
+                  <wp:docPr id="1013762002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247540272" name="Picture"/>
+                          <pic:cNvPr id="1013762002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971260691" name="Picture">
+                  <wp:docPr id="1089183954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971260691" name="Picture"/>
+                          <pic:cNvPr id="1089183954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499538552" name="Picture">
+                  <wp:docPr id="2136899135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499538552" name="Picture"/>
+                          <pic:cNvPr id="2136899135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263353117" name="Picture">
+                  <wp:docPr id="1958852270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263353117" name="Picture"/>
+                          <pic:cNvPr id="1958852270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471307349" name="Picture">
+                  <wp:docPr id="1973961557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471307349" name="Picture"/>
+                          <pic:cNvPr id="1973961557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449596582" name="Picture">
+                        <wp:docPr id="1649980569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449596582" name="Picture"/>
+                                <pic:cNvPr id="1649980569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963901391" name="Picture">
+                  <wp:docPr id="109754985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963901391" name="Picture"/>
+                          <pic:cNvPr id="109754985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473188961" name="Picture">
+                  <wp:docPr id="567355997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473188961" name="Picture"/>
+                          <pic:cNvPr id="567355997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375590579" name="Picture">
+                  <wp:docPr id="465435018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375590579" name="Picture"/>
+                          <pic:cNvPr id="465435018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54909638" name="Picture">
+                  <wp:docPr id="563021958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54909638" name="Picture"/>
+                          <pic:cNvPr id="563021958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081543902" name="Picture">
+                  <wp:docPr id="358882519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081543902" name="Picture"/>
+                          <pic:cNvPr id="358882519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119209688" name="Picture">
+                  <wp:docPr id="336163219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119209688" name="Picture"/>
+                          <pic:cNvPr id="336163219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157285377" name="Picture">
+                        <wp:docPr id="10890165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157285377" name="Picture"/>
+                                <pic:cNvPr id="10890165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895037257" name="Picture">
+                  <wp:docPr id="650030127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895037257" name="Picture"/>
+                          <pic:cNvPr id="650030127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440707516" name="Picture">
+                  <wp:docPr id="212449105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440707516" name="Picture"/>
+                          <pic:cNvPr id="212449105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334514719" name="Picture">
+                  <wp:docPr id="1127810992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334514719" name="Picture"/>
+                          <pic:cNvPr id="1127810992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179546842" name="Picture">
+                  <wp:docPr id="34040797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179546842" name="Picture"/>
+                          <pic:cNvPr id="34040797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450765105" name="Picture">
+                  <wp:docPr id="800144488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450765105" name="Picture"/>
+                          <pic:cNvPr id="800144488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92643356" name="Picture">
+                  <wp:docPr id="540258420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92643356" name="Picture"/>
+                          <pic:cNvPr id="540258420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314337447" name="Picture">
+                        <wp:docPr id="206698467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314337447" name="Picture"/>
+                                <pic:cNvPr id="206698467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719336497" name="Picture">
+                  <wp:docPr id="836519437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719336497" name="Picture"/>
+                          <pic:cNvPr id="836519437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175602340" name="Picture">
+                  <wp:docPr id="192052970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175602340" name="Picture"/>
+                          <pic:cNvPr id="192052970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874130409" name="Picture">
+                  <wp:docPr id="432374871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874130409" name="Picture"/>
+                          <pic:cNvPr id="432374871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605950814" name="Picture">
+                  <wp:docPr id="974990815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605950814" name="Picture"/>
+                          <pic:cNvPr id="974990815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107767764" name="Picture">
+                  <wp:docPr id="1790583785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107767764" name="Picture"/>
+                          <pic:cNvPr id="1790583785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669010422" name="Picture">
+                  <wp:docPr id="564973353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669010422" name="Picture"/>
+                          <pic:cNvPr id="564973353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886254883" name="Picture">
+                        <wp:docPr id="1593489284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886254883" name="Picture"/>
+                                <pic:cNvPr id="1593489284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172359289" name="Picture">
+                  <wp:docPr id="1102321644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172359289" name="Picture"/>
+                          <pic:cNvPr id="1102321644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738613867" name="Picture">
+                  <wp:docPr id="809332884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738613867" name="Picture"/>
+                          <pic:cNvPr id="809332884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287065837" name="Picture">
+                  <wp:docPr id="619937515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287065837" name="Picture"/>
+                          <pic:cNvPr id="619937515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627957274" name="Picture">
+                  <wp:docPr id="90404537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627957274" name="Picture"/>
+                          <pic:cNvPr id="90404537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258230828" name="Picture">
+                  <wp:docPr id="1585520465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258230828" name="Picture"/>
+                          <pic:cNvPr id="1585520465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074084181" name="Picture">
+                  <wp:docPr id="1639593548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074084181" name="Picture"/>
+                          <pic:cNvPr id="1639593548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>