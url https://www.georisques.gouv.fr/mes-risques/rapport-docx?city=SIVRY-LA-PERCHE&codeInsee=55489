--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637942386" name="Picture">
+                  <wp:docPr id="1330685610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637942386" name="Picture"/>
+                          <pic:cNvPr id="1330685610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228842025" name="Picture">
+                  <wp:docPr id="88359850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228842025" name="Picture"/>
+                          <pic:cNvPr id="88359850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440733371" name="Picture">
+                        <wp:docPr id="749824513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440733371" name="Picture"/>
+                                <pic:cNvPr id="749824513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939079540" name="Picture">
+                  <wp:docPr id="1228606036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939079540" name="Picture"/>
+                          <pic:cNvPr id="1228606036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220163351" name="Picture">
+                  <wp:docPr id="897684485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220163351" name="Picture"/>
+                          <pic:cNvPr id="897684485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319245250" name="Picture">
+                  <wp:docPr id="1993463359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319245250" name="Picture"/>
+                          <pic:cNvPr id="1993463359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422069398" name="Picture">
+                  <wp:docPr id="1190922840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422069398" name="Picture"/>
+                          <pic:cNvPr id="1190922840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824312470" name="Picture">
+                  <wp:docPr id="523016780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824312470" name="Picture"/>
+                          <pic:cNvPr id="523016780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159416433" name="Picture">
+                        <wp:docPr id="1086079469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159416433" name="Picture"/>
+                                <pic:cNvPr id="1086079469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586615139" name="Picture">
+                        <wp:docPr id="1125808021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586615139" name="Picture"/>
+                                <pic:cNvPr id="1125808021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099048211" name="Picture">
+                        <wp:docPr id="1757252736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099048211" name="Picture"/>
+                                <pic:cNvPr id="1757252736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573304366" name="Picture">
+                        <wp:docPr id="335191516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573304366" name="Picture"/>
+                                <pic:cNvPr id="335191516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429420103" name="Picture">
+                        <wp:docPr id="1335978108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429420103" name="Picture"/>
+                                <pic:cNvPr id="1335978108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68142713" name="Picture">
+                        <wp:docPr id="2098502060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68142713" name="Picture"/>
+                                <pic:cNvPr id="2098502060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639795803" name="Picture">
+                        <wp:docPr id="1318516149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639795803" name="Picture"/>
+                                <pic:cNvPr id="1318516149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902202846" name="Picture">
+                        <wp:docPr id="1415371838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902202846" name="Picture"/>
+                                <pic:cNvPr id="1415371838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671192707" name="Picture">
+                        <wp:docPr id="1556991384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671192707" name="Picture"/>
+                                <pic:cNvPr id="1556991384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131281649" name="Picture">
+                        <wp:docPr id="2121443968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131281649" name="Picture"/>
+                                <pic:cNvPr id="2121443968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901302164" name="Picture">
+                        <wp:docPr id="848641463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901302164" name="Picture"/>
+                                <pic:cNvPr id="848641463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893201407" name="Picture">
+                        <wp:docPr id="284522414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893201407" name="Picture"/>
+                                <pic:cNvPr id="284522414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068942012" name="Picture">
+                        <wp:docPr id="273654993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068942012" name="Picture"/>
+                                <pic:cNvPr id="273654993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385585354" name="Picture">
+                        <wp:docPr id="1716060118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385585354" name="Picture"/>
+                                <pic:cNvPr id="1716060118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953865438" name="Picture">
+                        <wp:docPr id="1519099567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953865438" name="Picture"/>
+                                <pic:cNvPr id="1519099567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952878413" name="Picture">
+                  <wp:docPr id="36968758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952878413" name="Picture"/>
+                          <pic:cNvPr id="36968758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030173355" name="Picture">
+                  <wp:docPr id="230165660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030173355" name="Picture"/>
+                          <pic:cNvPr id="230165660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415218939" name="Picture">
+                  <wp:docPr id="503472535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415218939" name="Picture"/>
+                          <pic:cNvPr id="503472535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385533155" name="Picture">
+                  <wp:docPr id="351560882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385533155" name="Picture"/>
+                          <pic:cNvPr id="351560882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069248582" name="Picture">
+                  <wp:docPr id="1648694167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069248582" name="Picture"/>
+                          <pic:cNvPr id="1648694167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24769413" name="Picture">
+                  <wp:docPr id="1950287131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24769413" name="Picture"/>
+                          <pic:cNvPr id="1950287131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555020802" name="Picture">
+                        <wp:docPr id="1627109833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555020802" name="Picture"/>
+                                <pic:cNvPr id="1627109833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907625029" name="Picture">
+                  <wp:docPr id="840447000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907625029" name="Picture"/>
+                          <pic:cNvPr id="840447000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863861780" name="Picture">
+                  <wp:docPr id="1346402392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863861780" name="Picture"/>
+                          <pic:cNvPr id="1346402392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905911451" name="Picture">
+                  <wp:docPr id="1841870440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905911451" name="Picture"/>
+                          <pic:cNvPr id="1841870440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935986076" name="Picture">
+                  <wp:docPr id="449110613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935986076" name="Picture"/>
+                          <pic:cNvPr id="449110613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213058357" name="Picture">
+                  <wp:docPr id="716526295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213058357" name="Picture"/>
+                          <pic:cNvPr id="716526295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007043306" name="Picture">
+                  <wp:docPr id="1729761024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007043306" name="Picture"/>
+                          <pic:cNvPr id="1729761024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171865320" name="Picture">
+                        <wp:docPr id="4758483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171865320" name="Picture"/>
+                                <pic:cNvPr id="4758483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046714997" name="Picture">
+                  <wp:docPr id="1045536509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046714997" name="Picture"/>
+                          <pic:cNvPr id="1045536509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116060062" name="Picture">
+                  <wp:docPr id="741472844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116060062" name="Picture"/>
+                          <pic:cNvPr id="741472844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167081021" name="Picture">
+                  <wp:docPr id="156612832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167081021" name="Picture"/>
+                          <pic:cNvPr id="156612832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228692902" name="Picture">
+                  <wp:docPr id="1265425144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228692902" name="Picture"/>
+                          <pic:cNvPr id="1265425144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889110380" name="Picture">
+                  <wp:docPr id="1211701935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889110380" name="Picture"/>
+                          <pic:cNvPr id="1211701935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868214545" name="Picture">
+                  <wp:docPr id="472771994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868214545" name="Picture"/>
+                          <pic:cNvPr id="472771994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355438679" name="Picture">
+                        <wp:docPr id="1033416724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355438679" name="Picture"/>
+                                <pic:cNvPr id="1033416724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906657686" name="Picture">
+                  <wp:docPr id="191539730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906657686" name="Picture"/>
+                          <pic:cNvPr id="191539730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573414534" name="Picture">
+                  <wp:docPr id="326324076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573414534" name="Picture"/>
+                          <pic:cNvPr id="326324076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265175996" name="Picture">
+                  <wp:docPr id="1804817670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265175996" name="Picture"/>
+                          <pic:cNvPr id="1804817670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944554838" name="Picture">
+                  <wp:docPr id="1532341335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944554838" name="Picture"/>
+                          <pic:cNvPr id="1532341335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038149120" name="Picture">
+                  <wp:docPr id="1381269630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038149120" name="Picture"/>
+                          <pic:cNvPr id="1381269630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055332589" name="Picture">
+                  <wp:docPr id="597611607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055332589" name="Picture"/>
+                          <pic:cNvPr id="597611607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076540223" name="Picture">
+                  <wp:docPr id="1521571128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076540223" name="Picture"/>
+                          <pic:cNvPr id="1521571128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283170088" name="Picture">
+                  <wp:docPr id="513498338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283170088" name="Picture"/>
+                          <pic:cNvPr id="513498338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224564811" name="Picture">
+                  <wp:docPr id="97551776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224564811" name="Picture"/>
+                          <pic:cNvPr id="97551776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249271428" name="Picture">
+                        <wp:docPr id="560377191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249271428" name="Picture"/>
+                                <pic:cNvPr id="560377191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396660559" name="Picture">
+                  <wp:docPr id="538624366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396660559" name="Picture"/>
+                          <pic:cNvPr id="538624366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581550073" name="Picture">
+                  <wp:docPr id="609981900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581550073" name="Picture"/>
+                          <pic:cNvPr id="609981900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658706229" name="Picture">
+                  <wp:docPr id="1267355408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658706229" name="Picture"/>
+                          <pic:cNvPr id="1267355408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919159414" name="Picture">
+                  <wp:docPr id="162856862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919159414" name="Picture"/>
+                          <pic:cNvPr id="162856862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052429061" name="Picture">
+                  <wp:docPr id="1131664008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052429061" name="Picture"/>
+                          <pic:cNvPr id="1131664008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730435478" name="Picture">
+                  <wp:docPr id="1098442735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730435478" name="Picture"/>
+                          <pic:cNvPr id="1098442735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611943679" name="Picture">
+                        <wp:docPr id="1289705454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611943679" name="Picture"/>
+                                <pic:cNvPr id="1289705454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117872724" name="Picture">
+                  <wp:docPr id="1243518469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117872724" name="Picture"/>
+                          <pic:cNvPr id="1243518469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813891785" name="Picture">
+                  <wp:docPr id="1107444182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813891785" name="Picture"/>
+                          <pic:cNvPr id="1107444182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813497610" name="Picture">
+                  <wp:docPr id="1968760516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813497610" name="Picture"/>
+                          <pic:cNvPr id="1968760516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>