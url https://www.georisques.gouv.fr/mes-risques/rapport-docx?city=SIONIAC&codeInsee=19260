--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349010084" name="Picture">
+                  <wp:docPr id="1986328513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349010084" name="Picture"/>
+                          <pic:cNvPr id="1986328513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127080668" name="Picture">
+                  <wp:docPr id="1474410559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127080668" name="Picture"/>
+                          <pic:cNvPr id="1474410559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286865701" name="Picture">
+                        <wp:docPr id="93073227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286865701" name="Picture"/>
+                                <pic:cNvPr id="93073227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082637281" name="Picture">
+                  <wp:docPr id="535256442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082637281" name="Picture"/>
+                          <pic:cNvPr id="535256442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005112772" name="Picture">
+                  <wp:docPr id="1227688346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005112772" name="Picture"/>
+                          <pic:cNvPr id="1227688346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694006506" name="Picture">
+                  <wp:docPr id="377458691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694006506" name="Picture"/>
+                          <pic:cNvPr id="377458691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992158634" name="Picture">
+                  <wp:docPr id="1463338101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992158634" name="Picture"/>
+                          <pic:cNvPr id="1463338101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98230215" name="Picture">
+                  <wp:docPr id="1425045825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98230215" name="Picture"/>
+                          <pic:cNvPr id="1425045825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376638022" name="Picture">
+                        <wp:docPr id="392269291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376638022" name="Picture"/>
+                                <pic:cNvPr id="392269291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647823345" name="Picture">
+                        <wp:docPr id="982916215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647823345" name="Picture"/>
+                                <pic:cNvPr id="982916215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392016978" name="Picture">
+                        <wp:docPr id="1129030387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392016978" name="Picture"/>
+                                <pic:cNvPr id="1129030387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176463433" name="Picture">
+                        <wp:docPr id="981682131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176463433" name="Picture"/>
+                                <pic:cNvPr id="981682131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926867125" name="Picture">
+                        <wp:docPr id="2142743573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926867125" name="Picture"/>
+                                <pic:cNvPr id="2142743573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586863581" name="Picture">
+                        <wp:docPr id="396973823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586863581" name="Picture"/>
+                                <pic:cNvPr id="396973823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543142392" name="Picture">
+                        <wp:docPr id="214825137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543142392" name="Picture"/>
+                                <pic:cNvPr id="214825137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291218088" name="Picture">
+                        <wp:docPr id="947702448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291218088" name="Picture"/>
+                                <pic:cNvPr id="947702448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72048945" name="Picture">
+                        <wp:docPr id="1152837134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72048945" name="Picture"/>
+                                <pic:cNvPr id="1152837134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228965089" name="Picture">
+                        <wp:docPr id="256771116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228965089" name="Picture"/>
+                                <pic:cNvPr id="256771116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398868781" name="Picture">
+                        <wp:docPr id="1292102811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398868781" name="Picture"/>
+                                <pic:cNvPr id="1292102811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146393253" name="Picture">
+                        <wp:docPr id="1159429477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146393253" name="Picture"/>
+                                <pic:cNvPr id="1159429477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917561036" name="Picture">
+                        <wp:docPr id="407055192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917561036" name="Picture"/>
+                                <pic:cNvPr id="407055192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196254698" name="Picture">
+                        <wp:docPr id="1132625739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196254698" name="Picture"/>
+                                <pic:cNvPr id="1132625739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861794490" name="Picture">
+                        <wp:docPr id="2135039612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861794490" name="Picture"/>
+                                <pic:cNvPr id="2135039612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385701616" name="Picture">
+                  <wp:docPr id="964432820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385701616" name="Picture"/>
+                          <pic:cNvPr id="964432820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677004142" name="Picture">
+                  <wp:docPr id="185476569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677004142" name="Picture"/>
+                          <pic:cNvPr id="185476569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911191575" name="Picture">
+                  <wp:docPr id="1600065379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911191575" name="Picture"/>
+                          <pic:cNvPr id="1600065379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474557348" name="Picture">
+                  <wp:docPr id="848747634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474557348" name="Picture"/>
+                          <pic:cNvPr id="848747634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804253977" name="Picture">
+                  <wp:docPr id="827421655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804253977" name="Picture"/>
+                          <pic:cNvPr id="827421655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578380981" name="Picture">
+                  <wp:docPr id="100918070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578380981" name="Picture"/>
+                          <pic:cNvPr id="100918070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028226973" name="Picture">
+                        <wp:docPr id="640907343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028226973" name="Picture"/>
+                                <pic:cNvPr id="640907343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903279475" name="Picture">
+                  <wp:docPr id="628627369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903279475" name="Picture"/>
+                          <pic:cNvPr id="628627369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171240048" name="Picture">
+                  <wp:docPr id="255959218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171240048" name="Picture"/>
+                          <pic:cNvPr id="255959218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088225084" name="Picture">
+                  <wp:docPr id="839733269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088225084" name="Picture"/>
+                          <pic:cNvPr id="839733269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475876401" name="Picture">
+                  <wp:docPr id="1257478333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475876401" name="Picture"/>
+                          <pic:cNvPr id="1257478333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182695456" name="Picture">
+                  <wp:docPr id="175445593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182695456" name="Picture"/>
+                          <pic:cNvPr id="175445593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993744565" name="Picture">
+                  <wp:docPr id="159888727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993744565" name="Picture"/>
+                          <pic:cNvPr id="159888727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257542384" name="Picture">
+                        <wp:docPr id="1900232704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257542384" name="Picture"/>
+                                <pic:cNvPr id="1900232704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732241126" name="Picture">
+                  <wp:docPr id="1583913590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732241126" name="Picture"/>
+                          <pic:cNvPr id="1583913590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052308707" name="Picture">
+                  <wp:docPr id="352588034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052308707" name="Picture"/>
+                          <pic:cNvPr id="352588034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645961698" name="Picture">
+                  <wp:docPr id="1975785973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645961698" name="Picture"/>
+                          <pic:cNvPr id="1975785973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208841557" name="Picture">
+                  <wp:docPr id="1425217624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208841557" name="Picture"/>
+                          <pic:cNvPr id="1425217624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553763442" name="Picture">
+                  <wp:docPr id="902627370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553763442" name="Picture"/>
+                          <pic:cNvPr id="902627370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750417074" name="Picture">
+                  <wp:docPr id="1057820497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750417074" name="Picture"/>
+                          <pic:cNvPr id="1057820497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29347,57 +29347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369530854" name="Picture">
+                        <wp:docPr id="1661398304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369530854" name="Picture"/>
+                                <pic:cNvPr id="1661398304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31915,57 +31915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301029069" name="Picture">
+                  <wp:docPr id="840591644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301029069" name="Picture"/>
+                          <pic:cNvPr id="840591644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32004,57 +32004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197067872" name="Picture">
+                  <wp:docPr id="2068231661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197067872" name="Picture"/>
+                          <pic:cNvPr id="2068231661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32648,57 +32648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707264202" name="Picture">
+                  <wp:docPr id="805120072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707264202" name="Picture"/>
+                          <pic:cNvPr id="805120072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212147925" name="Picture">
+                  <wp:docPr id="1894472650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212147925" name="Picture"/>
+                          <pic:cNvPr id="1894472650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33749,57 +33749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830991507" name="Picture">
+                  <wp:docPr id="894022365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830991507" name="Picture"/>
+                          <pic:cNvPr id="894022365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35128,57 +35128,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969406235" name="Picture">
+                  <wp:docPr id="205202250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969406235" name="Picture"/>
+                          <pic:cNvPr id="205202250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36262,57 +36262,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115569854" name="Picture">
+                        <wp:docPr id="1991454330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115569854" name="Picture"/>
+                                <pic:cNvPr id="1991454330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37756,57 +37756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561464819" name="Picture">
+                  <wp:docPr id="591884949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561464819" name="Picture"/>
+                          <pic:cNvPr id="591884949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37845,57 +37845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328370416" name="Picture">
+                  <wp:docPr id="846247744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328370416" name="Picture"/>
+                          <pic:cNvPr id="846247744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38489,57 +38489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613909155" name="Picture">
+                  <wp:docPr id="1308176184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613909155" name="Picture"/>
+                          <pic:cNvPr id="1308176184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39487,57 +39487,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483721082" name="Picture">
+                  <wp:docPr id="467699430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483721082" name="Picture"/>
+                          <pic:cNvPr id="467699430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39590,57 +39590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119916497" name="Picture">
+                  <wp:docPr id="1851213110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119916497" name="Picture"/>
+                          <pic:cNvPr id="1851213110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40967,57 +40967,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738865048" name="Picture">
+                  <wp:docPr id="1615228137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738865048" name="Picture"/>
+                          <pic:cNvPr id="1615228137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42110,57 +42110,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312131184" name="Picture">
+                        <wp:docPr id="443784763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312131184" name="Picture"/>
+                                <pic:cNvPr id="443784763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43331,57 +43331,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863398740" name="Picture">
+                  <wp:docPr id="1224841400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863398740" name="Picture"/>
+                          <pic:cNvPr id="1224841400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43402,57 +43402,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377794946" name="Picture">
+                  <wp:docPr id="443014977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377794946" name="Picture"/>
+                          <pic:cNvPr id="443014977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43816,57 +43816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164056277" name="Picture">
+                  <wp:docPr id="359464673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164056277" name="Picture"/>
+                          <pic:cNvPr id="359464673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>