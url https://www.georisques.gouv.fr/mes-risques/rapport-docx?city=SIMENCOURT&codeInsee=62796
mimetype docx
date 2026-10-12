--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583463343" name="Picture">
+                  <wp:docPr id="1731501623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583463343" name="Picture"/>
+                          <pic:cNvPr id="1731501623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376144155" name="Picture">
+                  <wp:docPr id="1821525160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376144155" name="Picture"/>
+                          <pic:cNvPr id="1821525160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889206394" name="Picture">
+                        <wp:docPr id="1946579460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889206394" name="Picture"/>
+                                <pic:cNvPr id="1946579460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180292259" name="Picture">
+                  <wp:docPr id="1702188804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180292259" name="Picture"/>
+                          <pic:cNvPr id="1702188804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428962590" name="Picture">
+                  <wp:docPr id="333463092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428962590" name="Picture"/>
+                          <pic:cNvPr id="333463092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665464070" name="Picture">
+                  <wp:docPr id="455711910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665464070" name="Picture"/>
+                          <pic:cNvPr id="455711910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414349318" name="Picture">
+                  <wp:docPr id="638223260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414349318" name="Picture"/>
+                          <pic:cNvPr id="638223260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784613208" name="Picture">
+                  <wp:docPr id="172820288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784613208" name="Picture"/>
+                          <pic:cNvPr id="172820288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334070130" name="Picture">
+                        <wp:docPr id="341158549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334070130" name="Picture"/>
+                                <pic:cNvPr id="341158549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19014213" name="Picture">
+                        <wp:docPr id="985563954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19014213" name="Picture"/>
+                                <pic:cNvPr id="985563954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402811241" name="Picture">
+                        <wp:docPr id="1443277809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402811241" name="Picture"/>
+                                <pic:cNvPr id="1443277809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000070932" name="Picture">
+                        <wp:docPr id="20605058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000070932" name="Picture"/>
+                                <pic:cNvPr id="20605058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469699678" name="Picture">
+                        <wp:docPr id="614929126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469699678" name="Picture"/>
+                                <pic:cNvPr id="614929126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894968522" name="Picture">
+                        <wp:docPr id="679787509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894968522" name="Picture"/>
+                                <pic:cNvPr id="679787509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784651784" name="Picture">
+                        <wp:docPr id="1527654334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784651784" name="Picture"/>
+                                <pic:cNvPr id="1527654334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92097657" name="Picture">
+                        <wp:docPr id="1922543730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92097657" name="Picture"/>
+                                <pic:cNvPr id="1922543730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351141217" name="Picture">
+                        <wp:docPr id="1790893485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351141217" name="Picture"/>
+                                <pic:cNvPr id="1790893485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213660870" name="Picture">
+                        <wp:docPr id="1452152732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213660870" name="Picture"/>
+                                <pic:cNvPr id="1452152732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139185246" name="Picture">
+                        <wp:docPr id="1383610633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139185246" name="Picture"/>
+                                <pic:cNvPr id="1383610633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350559778" name="Picture">
+                        <wp:docPr id="756351887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350559778" name="Picture"/>
+                                <pic:cNvPr id="756351887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708376958" name="Picture">
+                        <wp:docPr id="225390905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708376958" name="Picture"/>
+                                <pic:cNvPr id="225390905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118179857" name="Picture">
+                        <wp:docPr id="1835782777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118179857" name="Picture"/>
+                                <pic:cNvPr id="1835782777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107751997" name="Picture">
+                        <wp:docPr id="918783420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107751997" name="Picture"/>
+                                <pic:cNvPr id="918783420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868486608" name="Picture">
+                  <wp:docPr id="1931149228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868486608" name="Picture"/>
+                          <pic:cNvPr id="1931149228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981619881" name="Picture">
+                  <wp:docPr id="1756837298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981619881" name="Picture"/>
+                          <pic:cNvPr id="1756837298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490703427" name="Picture">
+                  <wp:docPr id="1035326642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490703427" name="Picture"/>
+                          <pic:cNvPr id="1035326642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296794806" name="Picture">
+                  <wp:docPr id="1084733084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296794806" name="Picture"/>
+                          <pic:cNvPr id="1084733084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272116638" name="Picture">
+                  <wp:docPr id="1837801385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272116638" name="Picture"/>
+                          <pic:cNvPr id="1837801385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247661867" name="Picture">
+                  <wp:docPr id="1320083320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247661867" name="Picture"/>
+                          <pic:cNvPr id="1320083320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688136002" name="Picture">
+                        <wp:docPr id="1410075146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688136002" name="Picture"/>
+                                <pic:cNvPr id="1410075146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136408143" name="Picture">
+                  <wp:docPr id="115260478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136408143" name="Picture"/>
+                          <pic:cNvPr id="115260478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723615765" name="Picture">
+                  <wp:docPr id="746127633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723615765" name="Picture"/>
+                          <pic:cNvPr id="746127633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875617679" name="Picture">
+                  <wp:docPr id="403768014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875617679" name="Picture"/>
+                          <pic:cNvPr id="403768014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014195383" name="Picture">
+                  <wp:docPr id="277890167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014195383" name="Picture"/>
+                          <pic:cNvPr id="277890167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583810775" name="Picture">
+                  <wp:docPr id="558712468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583810775" name="Picture"/>
+                          <pic:cNvPr id="558712468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658691698" name="Picture">
+                  <wp:docPr id="1015047408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658691698" name="Picture"/>
+                          <pic:cNvPr id="1015047408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677822837" name="Picture">
+                        <wp:docPr id="858684650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677822837" name="Picture"/>
+                                <pic:cNvPr id="858684650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965084641" name="Picture">
+                        <wp:docPr id="1143244586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965084641" name="Picture"/>
+                                <pic:cNvPr id="1143244586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974424056" name="Picture">
+                  <wp:docPr id="2042194049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974424056" name="Picture"/>
+                          <pic:cNvPr id="2042194049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092716692" name="Picture">
+                  <wp:docPr id="1956299486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092716692" name="Picture"/>
+                          <pic:cNvPr id="1956299486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652291960" name="Picture">
+                  <wp:docPr id="2000446584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652291960" name="Picture"/>
+                          <pic:cNvPr id="2000446584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032069120" name="Picture">
+                  <wp:docPr id="1840290693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032069120" name="Picture"/>
+                          <pic:cNvPr id="1840290693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264826944" name="Picture">
+                  <wp:docPr id="302375111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264826944" name="Picture"/>
+                          <pic:cNvPr id="302375111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328613112" name="Picture">
+                  <wp:docPr id="838612511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328613112" name="Picture"/>
+                          <pic:cNvPr id="838612511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30448,57 +30448,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930095185" name="Picture">
+                        <wp:docPr id="1679525958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930095185" name="Picture"/>
+                                <pic:cNvPr id="1679525958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33081,57 +33081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504278074" name="Picture">
+                  <wp:docPr id="1889040321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504278074" name="Picture"/>
+                          <pic:cNvPr id="1889040321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33152,57 +33152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869461494" name="Picture">
+                  <wp:docPr id="1215924268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869461494" name="Picture"/>
+                          <pic:cNvPr id="1215924268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33631,57 +33631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729837011" name="Picture">
+                  <wp:docPr id="1145213073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729837011" name="Picture"/>
+                          <pic:cNvPr id="1145213073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34923,57 +34923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436284799" name="Picture">
+                  <wp:docPr id="1619153189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436284799" name="Picture"/>
+                          <pic:cNvPr id="1619153189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35012,57 +35012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464543293" name="Picture">
+                  <wp:docPr id="1681825265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464543293" name="Picture"/>
+                          <pic:cNvPr id="1681825265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35656,57 +35656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775249576" name="Picture">
+                  <wp:docPr id="875057151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775249576" name="Picture"/>
+                          <pic:cNvPr id="875057151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36654,57 +36654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274965666" name="Picture">
+                  <wp:docPr id="213926704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274965666" name="Picture"/>
+                          <pic:cNvPr id="213926704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36757,57 +36757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349031031" name="Picture">
+                  <wp:docPr id="187720951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349031031" name="Picture"/>
+                          <pic:cNvPr id="187720951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38134,57 +38134,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237756637" name="Picture">
+                  <wp:docPr id="1986725560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237756637" name="Picture"/>
+                          <pic:cNvPr id="1986725560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39277,57 +39277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757481380" name="Picture">
+                        <wp:docPr id="20889004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757481380" name="Picture"/>
+                                <pic:cNvPr id="20889004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40638,57 +40638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338548259" name="Picture">
+                  <wp:docPr id="793650677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338548259" name="Picture"/>
+                          <pic:cNvPr id="793650677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40727,57 +40727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894518793" name="Picture">
+                  <wp:docPr id="2012773745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894518793" name="Picture"/>
+                          <pic:cNvPr id="2012773745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41371,57 +41371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403475219" name="Picture">
+                  <wp:docPr id="36146884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403475219" name="Picture"/>
+                          <pic:cNvPr id="36146884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42369,57 +42369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939892454" name="Picture">
+                  <wp:docPr id="1350727316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939892454" name="Picture"/>
+                          <pic:cNvPr id="1350727316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933373568" name="Picture">
+                  <wp:docPr id="1110789299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933373568" name="Picture"/>
+                          <pic:cNvPr id="1110789299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43849,57 +43849,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027358057" name="Picture">
+                  <wp:docPr id="790342204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027358057" name="Picture"/>
+                          <pic:cNvPr id="790342204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44992,57 +44992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974413373" name="Picture">
+                        <wp:docPr id="406812840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974413373" name="Picture"/>
+                                <pic:cNvPr id="406812840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46263,57 +46263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682362588" name="Picture">
+                  <wp:docPr id="1480861397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682362588" name="Picture"/>
+                          <pic:cNvPr id="1480861397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46343,57 +46343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252326568" name="Picture">
+                  <wp:docPr id="566755916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252326568" name="Picture"/>
+                          <pic:cNvPr id="566755916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46822,57 +46822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517348540" name="Picture">
+                  <wp:docPr id="1971416950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517348540" name="Picture"/>
+                          <pic:cNvPr id="1971416950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48417,57 +48417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991517878" name="Picture">
+                  <wp:docPr id="1309175193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991517878" name="Picture"/>
+                          <pic:cNvPr id="1309175193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48488,57 +48488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454612340" name="Picture">
+                  <wp:docPr id="800316534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454612340" name="Picture"/>
+                          <pic:cNvPr id="800316534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48902,57 +48902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174439341" name="Picture">
+                  <wp:docPr id="1371012137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174439341" name="Picture"/>
+                          <pic:cNvPr id="1371012137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>