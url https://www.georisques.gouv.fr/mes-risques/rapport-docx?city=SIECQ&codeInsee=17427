--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19009271" name="Picture">
+                  <wp:docPr id="530898284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19009271" name="Picture"/>
+                          <pic:cNvPr id="530898284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851189346" name="Picture">
+                  <wp:docPr id="1445867663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851189346" name="Picture"/>
+                          <pic:cNvPr id="1445867663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084247456" name="Picture">
+                        <wp:docPr id="1515244700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084247456" name="Picture"/>
+                                <pic:cNvPr id="1515244700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594447828" name="Picture">
+                  <wp:docPr id="1755931479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594447828" name="Picture"/>
+                          <pic:cNvPr id="1755931479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771789347" name="Picture">
+                  <wp:docPr id="566398521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771789347" name="Picture"/>
+                          <pic:cNvPr id="566398521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483369394" name="Picture">
+                  <wp:docPr id="38696920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483369394" name="Picture"/>
+                          <pic:cNvPr id="38696920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806466527" name="Picture">
+                  <wp:docPr id="362840527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806466527" name="Picture"/>
+                          <pic:cNvPr id="362840527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874782489" name="Picture">
+                  <wp:docPr id="815018751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874782489" name="Picture"/>
+                          <pic:cNvPr id="815018751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761478461" name="Picture">
+                        <wp:docPr id="85342965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761478461" name="Picture"/>
+                                <pic:cNvPr id="85342965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127283713" name="Picture">
+                        <wp:docPr id="743861763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127283713" name="Picture"/>
+                                <pic:cNvPr id="743861763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085660646" name="Picture">
+                        <wp:docPr id="55665769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085660646" name="Picture"/>
+                                <pic:cNvPr id="55665769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936266776" name="Picture">
+                        <wp:docPr id="990257076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936266776" name="Picture"/>
+                                <pic:cNvPr id="990257076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845426236" name="Picture">
+                        <wp:docPr id="533472879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845426236" name="Picture"/>
+                                <pic:cNvPr id="533472879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101727455" name="Picture">
+                        <wp:docPr id="2072576018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101727455" name="Picture"/>
+                                <pic:cNvPr id="2072576018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606399879" name="Picture">
+                        <wp:docPr id="413846310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606399879" name="Picture"/>
+                                <pic:cNvPr id="413846310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327195310" name="Picture">
+                        <wp:docPr id="1700020882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327195310" name="Picture"/>
+                                <pic:cNvPr id="1700020882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143722523" name="Picture">
+                        <wp:docPr id="1036861676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143722523" name="Picture"/>
+                                <pic:cNvPr id="1036861676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9833,51 +9833,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 Risque technologique identifié : </w:t>
+                    <w:t xml:space="preserve">2 Risques technologiques identifiés : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -9979,51 +9979,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="800"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957935809" name="Picture">
+                        <wp:docPr id="1440324686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957935809" name="Picture"/>
+                                <pic:cNvPr id="1440324686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10492,100 +10492,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                    <w:t xml:space="preserve">INSTALLATIONS INDUSTRIELLES CLASSÉES (ICPE)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581443843" name="Picture">
+                        <wp:docPr id="504960973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581443843" name="Picture"/>
+                                <pic:cNvPr id="504960973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10870,51 +10870,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="180"/>
+                <w:trHeight w:hRule="atLeast" w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -10954,121 +10954,1546 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
-                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686151767" name="Picture">
+                        <wp:docPr id="1532030899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686151767" name="Picture"/>
+                                <pic:cNvPr id="1532030899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="780"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="3860"/>
+              <w:gridCol w:w="2520"/>
+              <w:gridCol w:w="300"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="1980"/>
+              <w:gridCol w:w="340"/>
+              <w:gridCol w:w="60"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="495300" cy="495300"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="137099647" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="137099647" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_1.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="495300" cy="495300"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="16"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sur ma commune :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="280"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1906648145" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1906648145" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="1511300" cy="165100"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="385967530" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="385967530" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="57983" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1511300" cy="165100"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -11266,51 +12691,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7640"/>
+          <w:trHeight w:hRule="exact" w:val="6580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -11846,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778984944" name="Picture">
+                  <wp:docPr id="268585527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778984944" name="Picture"/>
+                          <pic:cNvPr id="268585527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721957660" name="Picture">
+                  <wp:docPr id="1748525793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721957660" name="Picture"/>
+                          <pic:cNvPr id="1748525793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326079112" name="Picture">
+                  <wp:docPr id="1844879312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326079112" name="Picture"/>
+                          <pic:cNvPr id="1844879312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459348780" name="Picture">
+                  <wp:docPr id="1476719831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459348780" name="Picture"/>
+                          <pic:cNvPr id="1476719831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086114597" name="Picture">
+                  <wp:docPr id="2005293361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086114597" name="Picture"/>
+                          <pic:cNvPr id="2005293361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246899884" name="Picture">
+                  <wp:docPr id="1318537435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246899884" name="Picture"/>
+                          <pic:cNvPr id="1318537435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060537034" name="Picture">
+                        <wp:docPr id="1836597529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060537034" name="Picture"/>
+                                <pic:cNvPr id="1836597529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17317,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193114941" name="Picture">
+                        <wp:docPr id="938077908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193114941" name="Picture"/>
+                                <pic:cNvPr id="938077908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18925,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252598179" name="Picture">
+                  <wp:docPr id="1776201458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252598179" name="Picture"/>
+                          <pic:cNvPr id="1776201458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19014,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587252345" name="Picture">
+                  <wp:docPr id="1096147860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587252345" name="Picture"/>
+                          <pic:cNvPr id="1096147860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19658,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257472433" name="Picture">
+                  <wp:docPr id="967977508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257472433" name="Picture"/>
+                          <pic:cNvPr id="967977508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20656,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669121122" name="Picture">
+                  <wp:docPr id="2101295866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669121122" name="Picture"/>
+                          <pic:cNvPr id="2101295866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20759,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138564355" name="Picture">
+                  <wp:docPr id="407963330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138564355" name="Picture"/>
+                          <pic:cNvPr id="407963330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22140,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007135385" name="Picture">
+                  <wp:docPr id="1571246151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007135385" name="Picture"/>
+                          <pic:cNvPr id="1571246151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23302,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988185752" name="Picture">
+                        <wp:docPr id="1524117987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988185752" name="Picture"/>
+                                <pic:cNvPr id="1524117987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24277,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365636992" name="Picture">
+                        <wp:docPr id="682762956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365636992" name="Picture"/>
+                                <pic:cNvPr id="682762956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25666,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461875685" name="Picture">
+                  <wp:docPr id="872306960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461875685" name="Picture"/>
+                          <pic:cNvPr id="872306960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25755,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87868912" name="Picture">
+                  <wp:docPr id="1563862567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87868912" name="Picture"/>
+                          <pic:cNvPr id="1563862567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194064131" name="Picture">
+                  <wp:docPr id="209632302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194064131" name="Picture"/>
+                          <pic:cNvPr id="209632302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27397,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580718274" name="Picture">
+                  <wp:docPr id="1250484387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580718274" name="Picture"/>
+                          <pic:cNvPr id="1250484387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27500,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119717902" name="Picture">
+                  <wp:docPr id="1358026813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119717902" name="Picture"/>
+                          <pic:cNvPr id="1358026813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28877,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333109019" name="Picture">
+                  <wp:docPr id="863734259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333109019" name="Picture"/>
+                          <pic:cNvPr id="863734259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30020,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143577178" name="Picture">
+                        <wp:docPr id="498001168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143577178" name="Picture"/>
+                                <pic:cNvPr id="498001168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31075,83 +32500,5597 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="1320"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1936428167" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1936428167" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="428306847" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="428306847" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17490 Siecq</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1169487379" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1169487379" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="22"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque lié aux installations industrielles classées (ICPE) sur Siecq</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque sur la commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="346835468" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="346835468" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_16.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="192598475" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="192598475" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="2060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les installations classées pour la protection de l'environnement (ICPE) sont les exploitations industrielles ou agricoles susceptibles de créer des risques ou de provoquer des pollutions ou nuisances, notamment pour la sécurité et la santé des riverains.</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Les établissements Seveso stockent ou manipulent des quantités importantes de substances et mélanges dangereux.</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Les établissements Seveso seuil haut stockent plus de substances et mélanges dangereux que les établissements Seveso seuil bas.</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Les établissements relevant des rubriques 4XXX sont des établissements qui stockent ou manipulent des substances et mélanges dangereux et sont autorisés ou enregistrés pour cette activité.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="2984500" cy="1358900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1611336659" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1611336659" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_15.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="851" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2984500" cy="1358900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de risques installations industrielles classées (ICPE) sur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 installation(s) classée(s) non SEVESO manipulant des substances et mélanges dangereux sur la commune</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="460"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="960"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations détaillées :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="40"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1780"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -31388,57 +38327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281657917" name="Picture">
+                  <wp:docPr id="696158980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281657917" name="Picture"/>
+                          <pic:cNvPr id="696158980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31477,57 +38416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142367393" name="Picture">
+                  <wp:docPr id="119931473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142367393" name="Picture"/>
+                          <pic:cNvPr id="119931473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32109,57 +39048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848423775" name="Picture">
+                  <wp:docPr id="450710442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848423775" name="Picture"/>
+                          <pic:cNvPr id="450710442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33053,61 +39992,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870632798" name="Picture">
+                  <wp:docPr id="1754310907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870632798" name="Picture"/>
+                          <pic:cNvPr id="1754310907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_13.jpg"/>
+                          <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33165,61 +40104,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611216902" name="Picture">
+                  <wp:docPr id="2115118170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611216902" name="Picture"/>
+                          <pic:cNvPr id="2115118170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34824,61 +41763,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753899114" name="Picture">
+                  <wp:docPr id="683416574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753899114" name="Picture"/>
+                          <pic:cNvPr id="683416574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_12.png"/>
+                          <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35802,52 +42741,52 @@
         <w:gridCol w:w="480"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1240"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36003,57 +42942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662603255" name="Picture">
+                  <wp:docPr id="1265070609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662603255" name="Picture"/>
+                          <pic:cNvPr id="1265070609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36083,57 +43022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423519095" name="Picture">
+                  <wp:docPr id="1046477722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423519095" name="Picture"/>
+                          <pic:cNvPr id="1046477722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36571,57 +43510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304334125" name="Picture">
+                  <wp:docPr id="1609164809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304334125" name="Picture"/>
+                          <pic:cNvPr id="1609164809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38083,52 +45022,52 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
@@ -38300,50 +45239,72 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow">
+    <w:name w:val="tableRow"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Style1"/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow|01">
+    <w:name w:val="tableRow|01"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Style1"/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
@@ -38352,67 +45313,73 @@
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
+ <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
+ <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_5_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.jpg"/>
+ <Relationship Id="img_0_5_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_16.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
- <Relationship Id="img_0_5_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12.png"/>
+ <Relationship Id="img_0_5_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_15.png"/>
+ <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
+ <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>