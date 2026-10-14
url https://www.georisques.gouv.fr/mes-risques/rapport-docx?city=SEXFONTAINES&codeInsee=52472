--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891168912" name="Picture">
+                  <wp:docPr id="1205218998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891168912" name="Picture"/>
+                          <pic:cNvPr id="1205218998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130457545" name="Picture">
+                  <wp:docPr id="1889640693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130457545" name="Picture"/>
+                          <pic:cNvPr id="1889640693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701741845" name="Picture">
+                        <wp:docPr id="1059468531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701741845" name="Picture"/>
+                                <pic:cNvPr id="1059468531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667318103" name="Picture">
+                  <wp:docPr id="1901187542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667318103" name="Picture"/>
+                          <pic:cNvPr id="1901187542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467011518" name="Picture">
+                  <wp:docPr id="1482582212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467011518" name="Picture"/>
+                          <pic:cNvPr id="1482582212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466137631" name="Picture">
+                  <wp:docPr id="448776980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466137631" name="Picture"/>
+                          <pic:cNvPr id="448776980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272535703" name="Picture">
+                  <wp:docPr id="2141605684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272535703" name="Picture"/>
+                          <pic:cNvPr id="2141605684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882646739" name="Picture">
+                  <wp:docPr id="865409120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882646739" name="Picture"/>
+                          <pic:cNvPr id="865409120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273512786" name="Picture">
+                        <wp:docPr id="920723760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273512786" name="Picture"/>
+                                <pic:cNvPr id="920723760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643747280" name="Picture">
+                        <wp:docPr id="1267329239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643747280" name="Picture"/>
+                                <pic:cNvPr id="1267329239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156719364" name="Picture">
+                        <wp:docPr id="1102449392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156719364" name="Picture"/>
+                                <pic:cNvPr id="1102449392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059255051" name="Picture">
+                        <wp:docPr id="585711291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059255051" name="Picture"/>
+                                <pic:cNvPr id="585711291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229429331" name="Picture">
+                        <wp:docPr id="573190500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229429331" name="Picture"/>
+                                <pic:cNvPr id="573190500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849402147" name="Picture">
+                        <wp:docPr id="343635754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849402147" name="Picture"/>
+                                <pic:cNvPr id="343635754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412866899" name="Picture">
+                        <wp:docPr id="416458955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412866899" name="Picture"/>
+                                <pic:cNvPr id="416458955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674648147" name="Picture">
+                        <wp:docPr id="2027700842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674648147" name="Picture"/>
+                                <pic:cNvPr id="2027700842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687459300" name="Picture">
+                        <wp:docPr id="720890172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687459300" name="Picture"/>
+                                <pic:cNvPr id="720890172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637262215" name="Picture">
+                        <wp:docPr id="962668931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637262215" name="Picture"/>
+                                <pic:cNvPr id="962668931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730845455" name="Picture">
+                        <wp:docPr id="1809811412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730845455" name="Picture"/>
+                                <pic:cNvPr id="1809811412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746200980" name="Picture">
+                        <wp:docPr id="549564350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746200980" name="Picture"/>
+                                <pic:cNvPr id="549564350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078479910" name="Picture">
+                        <wp:docPr id="1030140693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078479910" name="Picture"/>
+                                <pic:cNvPr id="1030140693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062094055" name="Picture">
+                        <wp:docPr id="934874597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062094055" name="Picture"/>
+                                <pic:cNvPr id="934874597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454831402" name="Picture">
+                        <wp:docPr id="1061852212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454831402" name="Picture"/>
+                                <pic:cNvPr id="1061852212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802632582" name="Picture">
+                  <wp:docPr id="640628319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802632582" name="Picture"/>
+                          <pic:cNvPr id="640628319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24399539" name="Picture">
+                  <wp:docPr id="431756663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24399539" name="Picture"/>
+                          <pic:cNvPr id="431756663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612023442" name="Picture">
+                  <wp:docPr id="1633015869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612023442" name="Picture"/>
+                          <pic:cNvPr id="1633015869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163241861" name="Picture">
+                  <wp:docPr id="1958726244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163241861" name="Picture"/>
+                          <pic:cNvPr id="1958726244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10076402" name="Picture">
+                  <wp:docPr id="771246237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10076402" name="Picture"/>
+                          <pic:cNvPr id="771246237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125093242" name="Picture">
+                  <wp:docPr id="2078501171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125093242" name="Picture"/>
+                          <pic:cNvPr id="2078501171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469078485" name="Picture">
+                        <wp:docPr id="555832258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469078485" name="Picture"/>
+                                <pic:cNvPr id="555832258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219860240" name="Picture">
+                  <wp:docPr id="329279538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219860240" name="Picture"/>
+                          <pic:cNvPr id="329279538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318779300" name="Picture">
+                  <wp:docPr id="1812952749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318779300" name="Picture"/>
+                          <pic:cNvPr id="1812952749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617377576" name="Picture">
+                  <wp:docPr id="1192986541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617377576" name="Picture"/>
+                          <pic:cNvPr id="1192986541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144021665" name="Picture">
+                  <wp:docPr id="912745019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144021665" name="Picture"/>
+                          <pic:cNvPr id="912745019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905489709" name="Picture">
+                  <wp:docPr id="1475749932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905489709" name="Picture"/>
+                          <pic:cNvPr id="1475749932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169787442" name="Picture">
+                  <wp:docPr id="1701000218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169787442" name="Picture"/>
+                          <pic:cNvPr id="1701000218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739966959" name="Picture">
+                        <wp:docPr id="1005613071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739966959" name="Picture"/>
+                                <pic:cNvPr id="1005613071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201062088" name="Picture">
+                  <wp:docPr id="1294168644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201062088" name="Picture"/>
+                          <pic:cNvPr id="1294168644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761972333" name="Picture">
+                  <wp:docPr id="26349765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761972333" name="Picture"/>
+                          <pic:cNvPr id="26349765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350346073" name="Picture">
+                  <wp:docPr id="920138397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350346073" name="Picture"/>
+                          <pic:cNvPr id="920138397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326887600" name="Picture">
+                  <wp:docPr id="709650999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326887600" name="Picture"/>
+                          <pic:cNvPr id="709650999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704824043" name="Picture">
+                  <wp:docPr id="2045322337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704824043" name="Picture"/>
+                          <pic:cNvPr id="2045322337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880601894" name="Picture">
+                  <wp:docPr id="302908357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880601894" name="Picture"/>
+                          <pic:cNvPr id="302908357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851932623" name="Picture">
+                  <wp:docPr id="814269650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851932623" name="Picture"/>
+                          <pic:cNvPr id="814269650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033161982" name="Picture">
+                  <wp:docPr id="1392175405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033161982" name="Picture"/>
+                          <pic:cNvPr id="1392175405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510933558" name="Picture">
+                  <wp:docPr id="1471485460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510933558" name="Picture"/>
+                          <pic:cNvPr id="1471485460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34888904" name="Picture">
+                  <wp:docPr id="1724583636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34888904" name="Picture"/>
+                          <pic:cNvPr id="1724583636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142515829" name="Picture">
+                  <wp:docPr id="600455919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142515829" name="Picture"/>
+                          <pic:cNvPr id="600455919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809241260" name="Picture">
+                  <wp:docPr id="866882165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809241260" name="Picture"/>
+                          <pic:cNvPr id="866882165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119554179" name="Picture">
+                        <wp:docPr id="380708052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119554179" name="Picture"/>
+                                <pic:cNvPr id="380708052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302125330" name="Picture">
+                  <wp:docPr id="2036741197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302125330" name="Picture"/>
+                          <pic:cNvPr id="2036741197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638411306" name="Picture">
+                  <wp:docPr id="513282431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638411306" name="Picture"/>
+                          <pic:cNvPr id="513282431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069001885" name="Picture">
+                  <wp:docPr id="986443024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069001885" name="Picture"/>
+                          <pic:cNvPr id="986443024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850431105" name="Picture">
+                  <wp:docPr id="1819667042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850431105" name="Picture"/>
+                          <pic:cNvPr id="1819667042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235704730" name="Picture">
+                  <wp:docPr id="701780706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235704730" name="Picture"/>
+                          <pic:cNvPr id="701780706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551744283" name="Picture">
+                  <wp:docPr id="1186293376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551744283" name="Picture"/>
+                          <pic:cNvPr id="1186293376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207480509" name="Picture">
+                        <wp:docPr id="895399277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207480509" name="Picture"/>
+                                <pic:cNvPr id="895399277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069028166" name="Picture">
+                  <wp:docPr id="299749148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069028166" name="Picture"/>
+                          <pic:cNvPr id="299749148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762970468" name="Picture">
+                  <wp:docPr id="778427881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762970468" name="Picture"/>
+                          <pic:cNvPr id="778427881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124674990" name="Picture">
+                  <wp:docPr id="2014683950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124674990" name="Picture"/>
+                          <pic:cNvPr id="2014683950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502354104" name="Picture">
+                  <wp:docPr id="1439176374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502354104" name="Picture"/>
+                          <pic:cNvPr id="1439176374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618809667" name="Picture">
+                  <wp:docPr id="1438778227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618809667" name="Picture"/>
+                          <pic:cNvPr id="1438778227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351961073" name="Picture">
+                  <wp:docPr id="1820214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351961073" name="Picture"/>
+                          <pic:cNvPr id="1820214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>