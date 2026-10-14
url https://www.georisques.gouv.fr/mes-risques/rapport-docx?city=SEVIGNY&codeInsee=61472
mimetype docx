--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794807572" name="Picture">
+                  <wp:docPr id="2115988187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794807572" name="Picture"/>
+                          <pic:cNvPr id="2115988187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708186737" name="Picture">
+                  <wp:docPr id="1330810412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708186737" name="Picture"/>
+                          <pic:cNvPr id="1330810412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035359030" name="Picture">
+                        <wp:docPr id="1264030055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035359030" name="Picture"/>
+                                <pic:cNvPr id="1264030055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362916754" name="Picture">
+                  <wp:docPr id="676580909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362916754" name="Picture"/>
+                          <pic:cNvPr id="676580909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682263306" name="Picture">
+                  <wp:docPr id="115305412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682263306" name="Picture"/>
+                          <pic:cNvPr id="115305412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867214597" name="Picture">
+                  <wp:docPr id="60937690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867214597" name="Picture"/>
+                          <pic:cNvPr id="60937690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823394315" name="Picture">
+                  <wp:docPr id="1715031145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823394315" name="Picture"/>
+                          <pic:cNvPr id="1715031145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992785285" name="Picture">
+                  <wp:docPr id="166052877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992785285" name="Picture"/>
+                          <pic:cNvPr id="166052877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130584906" name="Picture">
+                        <wp:docPr id="165778110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130584906" name="Picture"/>
+                                <pic:cNvPr id="165778110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576705236" name="Picture">
+                        <wp:docPr id="200358455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576705236" name="Picture"/>
+                                <pic:cNvPr id="200358455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543642246" name="Picture">
+                        <wp:docPr id="734885374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543642246" name="Picture"/>
+                                <pic:cNvPr id="734885374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643408512" name="Picture">
+                        <wp:docPr id="1520691656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643408512" name="Picture"/>
+                                <pic:cNvPr id="1520691656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585896571" name="Picture">
+                        <wp:docPr id="244816299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585896571" name="Picture"/>
+                                <pic:cNvPr id="244816299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915887668" name="Picture">
+                        <wp:docPr id="1441870160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915887668" name="Picture"/>
+                                <pic:cNvPr id="1441870160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076978632" name="Picture">
+                        <wp:docPr id="294039014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076978632" name="Picture"/>
+                                <pic:cNvPr id="294039014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322719415" name="Picture">
+                        <wp:docPr id="777458289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322719415" name="Picture"/>
+                                <pic:cNvPr id="777458289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50758680" name="Picture">
+                        <wp:docPr id="471788861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50758680" name="Picture"/>
+                                <pic:cNvPr id="471788861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644797793" name="Picture">
+                        <wp:docPr id="983026907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644797793" name="Picture"/>
+                                <pic:cNvPr id="983026907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365387783" name="Picture">
+                        <wp:docPr id="1742174217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365387783" name="Picture"/>
+                                <pic:cNvPr id="1742174217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655053017" name="Picture">
+                        <wp:docPr id="109407973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655053017" name="Picture"/>
+                                <pic:cNvPr id="109407973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117149026" name="Picture">
+                        <wp:docPr id="25200984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117149026" name="Picture"/>
+                                <pic:cNvPr id="25200984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641957756" name="Picture">
+                        <wp:docPr id="966659499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641957756" name="Picture"/>
+                                <pic:cNvPr id="966659499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693906608" name="Picture">
+                        <wp:docPr id="1702048465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693906608" name="Picture"/>
+                                <pic:cNvPr id="1702048465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439176404" name="Picture">
+                  <wp:docPr id="919555384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439176404" name="Picture"/>
+                          <pic:cNvPr id="919555384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950003886" name="Picture">
+                  <wp:docPr id="1352202430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950003886" name="Picture"/>
+                          <pic:cNvPr id="1352202430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340607778" name="Picture">
+                  <wp:docPr id="1729051247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340607778" name="Picture"/>
+                          <pic:cNvPr id="1729051247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343899985" name="Picture">
+                  <wp:docPr id="1510372949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343899985" name="Picture"/>
+                          <pic:cNvPr id="1510372949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281344222" name="Picture">
+                  <wp:docPr id="509155208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281344222" name="Picture"/>
+                          <pic:cNvPr id="509155208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627301148" name="Picture">
+                  <wp:docPr id="1667093860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627301148" name="Picture"/>
+                          <pic:cNvPr id="1667093860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402973061" name="Picture">
+                        <wp:docPr id="134311807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402973061" name="Picture"/>
+                                <pic:cNvPr id="134311807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521595818" name="Picture">
+                  <wp:docPr id="1565786143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521595818" name="Picture"/>
+                          <pic:cNvPr id="1565786143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260494565" name="Picture">
+                  <wp:docPr id="2133559675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260494565" name="Picture"/>
+                          <pic:cNvPr id="2133559675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560698643" name="Picture">
+                  <wp:docPr id="2094168950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560698643" name="Picture"/>
+                          <pic:cNvPr id="2094168950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771216649" name="Picture">
+                  <wp:docPr id="802235561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771216649" name="Picture"/>
+                          <pic:cNvPr id="802235561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786802265" name="Picture">
+                  <wp:docPr id="1500851323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786802265" name="Picture"/>
+                          <pic:cNvPr id="1500851323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125400468" name="Picture">
+                  <wp:docPr id="1983038879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125400468" name="Picture"/>
+                          <pic:cNvPr id="1983038879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532107625" name="Picture">
+                        <wp:docPr id="1991561263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532107625" name="Picture"/>
+                                <pic:cNvPr id="1991561263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040951117" name="Picture">
+                        <wp:docPr id="1415017141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040951117" name="Picture"/>
+                                <pic:cNvPr id="1415017141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346576286" name="Picture">
+                  <wp:docPr id="228137839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346576286" name="Picture"/>
+                          <pic:cNvPr id="228137839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604539213" name="Picture">
+                  <wp:docPr id="2022014698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604539213" name="Picture"/>
+                          <pic:cNvPr id="2022014698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528756004" name="Picture">
+                  <wp:docPr id="1211014758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528756004" name="Picture"/>
+                          <pic:cNvPr id="1211014758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523036087" name="Picture">
+                  <wp:docPr id="1197116293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523036087" name="Picture"/>
+                          <pic:cNvPr id="1197116293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987530139" name="Picture">
+                  <wp:docPr id="511117459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987530139" name="Picture"/>
+                          <pic:cNvPr id="511117459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124830589" name="Picture">
+                  <wp:docPr id="2123161117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124830589" name="Picture"/>
+                          <pic:cNvPr id="2123161117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088647021" name="Picture">
+                        <wp:docPr id="460012018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088647021" name="Picture"/>
+                                <pic:cNvPr id="460012018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449835207" name="Picture">
+                  <wp:docPr id="278099216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449835207" name="Picture"/>
+                          <pic:cNvPr id="278099216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525141389" name="Picture">
+                  <wp:docPr id="1412503365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525141389" name="Picture"/>
+                          <pic:cNvPr id="1412503365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318108248" name="Picture">
+                  <wp:docPr id="374804632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318108248" name="Picture"/>
+                          <pic:cNvPr id="374804632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569247009" name="Picture">
+                  <wp:docPr id="1695877911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569247009" name="Picture"/>
+                          <pic:cNvPr id="1695877911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706664560" name="Picture">
+                  <wp:docPr id="960668623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706664560" name="Picture"/>
+                          <pic:cNvPr id="960668623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390367321" name="Picture">
+                  <wp:docPr id="398436271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390367321" name="Picture"/>
+                          <pic:cNvPr id="398436271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283946630" name="Picture">
+                  <wp:docPr id="1449056164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283946630" name="Picture"/>
+                          <pic:cNvPr id="1449056164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372948162" name="Picture">
+                  <wp:docPr id="1056368364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372948162" name="Picture"/>
+                          <pic:cNvPr id="1056368364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538983674" name="Picture">
+                  <wp:docPr id="210312870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538983674" name="Picture"/>
+                          <pic:cNvPr id="210312870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625648297" name="Picture">
+                        <wp:docPr id="624457106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625648297" name="Picture"/>
+                                <pic:cNvPr id="624457106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090735011" name="Picture">
+                  <wp:docPr id="1635791805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090735011" name="Picture"/>
+                          <pic:cNvPr id="1635791805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853820212" name="Picture">
+                  <wp:docPr id="1846287472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853820212" name="Picture"/>
+                          <pic:cNvPr id="1846287472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095701294" name="Picture">
+                  <wp:docPr id="804833195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095701294" name="Picture"/>
+                          <pic:cNvPr id="804833195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822614858" name="Picture">
+                  <wp:docPr id="1379235135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822614858" name="Picture"/>
+                          <pic:cNvPr id="1379235135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473480595" name="Picture">
+                  <wp:docPr id="1264713987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473480595" name="Picture"/>
+                          <pic:cNvPr id="1264713987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932846762" name="Picture">
+                  <wp:docPr id="40889308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932846762" name="Picture"/>
+                          <pic:cNvPr id="40889308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025487814" name="Picture">
+                        <wp:docPr id="569870397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025487814" name="Picture"/>
+                                <pic:cNvPr id="569870397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745522637" name="Picture">
+                  <wp:docPr id="1547417300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745522637" name="Picture"/>
+                          <pic:cNvPr id="1547417300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325362163" name="Picture">
+                  <wp:docPr id="1896670984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325362163" name="Picture"/>
+                          <pic:cNvPr id="1896670984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804912586" name="Picture">
+                  <wp:docPr id="1341383534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804912586" name="Picture"/>
+                          <pic:cNvPr id="1341383534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>