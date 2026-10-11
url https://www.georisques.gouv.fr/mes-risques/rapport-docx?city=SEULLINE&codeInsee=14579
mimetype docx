--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451521133" name="Picture">
+                  <wp:docPr id="416246746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451521133" name="Picture"/>
+                          <pic:cNvPr id="416246746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884396462" name="Picture">
+                  <wp:docPr id="1612743020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884396462" name="Picture"/>
+                          <pic:cNvPr id="1612743020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515959572" name="Picture">
+                        <wp:docPr id="1932452897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515959572" name="Picture"/>
+                                <pic:cNvPr id="1932452897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120487903" name="Picture">
+                  <wp:docPr id="573856601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120487903" name="Picture"/>
+                          <pic:cNvPr id="573856601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642440614" name="Picture">
+                  <wp:docPr id="1773338462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642440614" name="Picture"/>
+                          <pic:cNvPr id="1773338462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447784676" name="Picture">
+                  <wp:docPr id="1872572212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447784676" name="Picture"/>
+                          <pic:cNvPr id="1872572212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960503227" name="Picture">
+                  <wp:docPr id="1591195577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960503227" name="Picture"/>
+                          <pic:cNvPr id="1591195577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465227525" name="Picture">
+                  <wp:docPr id="65854072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465227525" name="Picture"/>
+                          <pic:cNvPr id="65854072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971805934" name="Picture">
+                        <wp:docPr id="1750146488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971805934" name="Picture"/>
+                                <pic:cNvPr id="1750146488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859259442" name="Picture">
+                        <wp:docPr id="1366548032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859259442" name="Picture"/>
+                                <pic:cNvPr id="1366548032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177438096" name="Picture">
+                        <wp:docPr id="1294091479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177438096" name="Picture"/>
+                                <pic:cNvPr id="1294091479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282412605" name="Picture">
+                        <wp:docPr id="1834531078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282412605" name="Picture"/>
+                                <pic:cNvPr id="1834531078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320665667" name="Picture">
+                        <wp:docPr id="562982092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320665667" name="Picture"/>
+                                <pic:cNvPr id="562982092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916811923" name="Picture">
+                        <wp:docPr id="666856595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916811923" name="Picture"/>
+                                <pic:cNvPr id="666856595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985315595" name="Picture">
+                        <wp:docPr id="625797186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985315595" name="Picture"/>
+                                <pic:cNvPr id="625797186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560655003" name="Picture">
+                        <wp:docPr id="2111407298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560655003" name="Picture"/>
+                                <pic:cNvPr id="2111407298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121117974" name="Picture">
+                        <wp:docPr id="740692567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121117974" name="Picture"/>
+                                <pic:cNvPr id="740692567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007276475" name="Picture">
+                        <wp:docPr id="1025936334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007276475" name="Picture"/>
+                                <pic:cNvPr id="1025936334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873037526" name="Picture">
+                        <wp:docPr id="1306872579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873037526" name="Picture"/>
+                                <pic:cNvPr id="1306872579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132946583" name="Picture">
+                        <wp:docPr id="149762719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132946583" name="Picture"/>
+                                <pic:cNvPr id="149762719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774716330" name="Picture">
+                        <wp:docPr id="1133875170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774716330" name="Picture"/>
+                                <pic:cNvPr id="1133875170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921361749" name="Picture">
+                        <wp:docPr id="342237045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921361749" name="Picture"/>
+                                <pic:cNvPr id="342237045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085138816" name="Picture">
+                        <wp:docPr id="1794903894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085138816" name="Picture"/>
+                                <pic:cNvPr id="1794903894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250961862" name="Picture">
+                  <wp:docPr id="1642623448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250961862" name="Picture"/>
+                          <pic:cNvPr id="1642623448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884166222" name="Picture">
+                  <wp:docPr id="1682604004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884166222" name="Picture"/>
+                          <pic:cNvPr id="1682604004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111285547" name="Picture">
+                  <wp:docPr id="1024916916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111285547" name="Picture"/>
+                          <pic:cNvPr id="1024916916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660566153" name="Picture">
+                  <wp:docPr id="190731904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660566153" name="Picture"/>
+                          <pic:cNvPr id="190731904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358433491" name="Picture">
+                  <wp:docPr id="193595747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358433491" name="Picture"/>
+                          <pic:cNvPr id="193595747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652809797" name="Picture">
+                  <wp:docPr id="2029681166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652809797" name="Picture"/>
+                          <pic:cNvPr id="2029681166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304970744" name="Picture">
+                        <wp:docPr id="1619190825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304970744" name="Picture"/>
+                                <pic:cNvPr id="1619190825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465343107" name="Picture">
+                  <wp:docPr id="1121244305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465343107" name="Picture"/>
+                          <pic:cNvPr id="1121244305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281491659" name="Picture">
+                  <wp:docPr id="2140770169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281491659" name="Picture"/>
+                          <pic:cNvPr id="2140770169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904483332" name="Picture">
+                  <wp:docPr id="139300623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904483332" name="Picture"/>
+                          <pic:cNvPr id="139300623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063496587" name="Picture">
+                  <wp:docPr id="1502679332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063496587" name="Picture"/>
+                          <pic:cNvPr id="1502679332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586137622" name="Picture">
+                  <wp:docPr id="211148854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586137622" name="Picture"/>
+                          <pic:cNvPr id="211148854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189422194" name="Picture">
+                  <wp:docPr id="336573637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189422194" name="Picture"/>
+                          <pic:cNvPr id="336573637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27782633" name="Picture">
+                        <wp:docPr id="630824661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27782633" name="Picture"/>
+                                <pic:cNvPr id="630824661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442483810" name="Picture">
+                        <wp:docPr id="1731051652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442483810" name="Picture"/>
+                                <pic:cNvPr id="1731051652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856376685" name="Picture">
+                  <wp:docPr id="796566573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856376685" name="Picture"/>
+                          <pic:cNvPr id="796566573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526211829" name="Picture">
+                  <wp:docPr id="1427206246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526211829" name="Picture"/>
+                          <pic:cNvPr id="1427206246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335398025" name="Picture">
+                  <wp:docPr id="542371158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335398025" name="Picture"/>
+                          <pic:cNvPr id="542371158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720232528" name="Picture">
+                  <wp:docPr id="1750946157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720232528" name="Picture"/>
+                          <pic:cNvPr id="1750946157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319723819" name="Picture">
+                  <wp:docPr id="1248008403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319723819" name="Picture"/>
+                          <pic:cNvPr id="1248008403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745495686" name="Picture">
+                  <wp:docPr id="633538492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745495686" name="Picture"/>
+                          <pic:cNvPr id="633538492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965000249" name="Picture">
+                  <wp:docPr id="816777098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965000249" name="Picture"/>
+                          <pic:cNvPr id="816777098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599949168" name="Picture">
+                  <wp:docPr id="233576644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599949168" name="Picture"/>
+                          <pic:cNvPr id="233576644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314805438" name="Picture">
+                  <wp:docPr id="1530692000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314805438" name="Picture"/>
+                          <pic:cNvPr id="1530692000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130127583" name="Picture">
+                  <wp:docPr id="740345747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130127583" name="Picture"/>
+                          <pic:cNvPr id="740345747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302389915" name="Picture">
+                  <wp:docPr id="189758597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302389915" name="Picture"/>
+                          <pic:cNvPr id="189758597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714753528" name="Picture">
+                  <wp:docPr id="221601943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714753528" name="Picture"/>
+                          <pic:cNvPr id="221601943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883277881" name="Picture">
+                        <wp:docPr id="1564085971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883277881" name="Picture"/>
+                                <pic:cNvPr id="1564085971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143504460" name="Picture">
+                  <wp:docPr id="2074995771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143504460" name="Picture"/>
+                          <pic:cNvPr id="2074995771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379534975" name="Picture">
+                  <wp:docPr id="1925051440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379534975" name="Picture"/>
+                          <pic:cNvPr id="1925051440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424940526" name="Picture">
+                  <wp:docPr id="384692507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424940526" name="Picture"/>
+                          <pic:cNvPr id="384692507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413055910" name="Picture">
+                  <wp:docPr id="292796896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413055910" name="Picture"/>
+                          <pic:cNvPr id="292796896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757795197" name="Picture">
+                  <wp:docPr id="600671245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757795197" name="Picture"/>
+                          <pic:cNvPr id="600671245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616392916" name="Picture">
+                  <wp:docPr id="277706674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616392916" name="Picture"/>
+                          <pic:cNvPr id="277706674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737940059" name="Picture">
+                        <wp:docPr id="1575516699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737940059" name="Picture"/>
+                                <pic:cNvPr id="1575516699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744952567" name="Picture">
+                  <wp:docPr id="701760385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744952567" name="Picture"/>
+                          <pic:cNvPr id="701760385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983733203" name="Picture">
+                  <wp:docPr id="140008836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983733203" name="Picture"/>
+                          <pic:cNvPr id="140008836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309401608" name="Picture">
+                  <wp:docPr id="55654787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309401608" name="Picture"/>
+                          <pic:cNvPr id="55654787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677313177" name="Picture">
+                  <wp:docPr id="1138757531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677313177" name="Picture"/>
+                          <pic:cNvPr id="1138757531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881981828" name="Picture">
+                  <wp:docPr id="161406494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881981828" name="Picture"/>
+                          <pic:cNvPr id="161406494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775554630" name="Picture">
+                  <wp:docPr id="59335567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775554630" name="Picture"/>
+                          <pic:cNvPr id="59335567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>