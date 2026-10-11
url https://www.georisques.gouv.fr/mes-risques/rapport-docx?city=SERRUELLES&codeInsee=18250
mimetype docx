--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749598487" name="Picture">
+                  <wp:docPr id="1834265659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749598487" name="Picture"/>
+                          <pic:cNvPr id="1834265659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643191233" name="Picture">
+                  <wp:docPr id="2025059143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643191233" name="Picture"/>
+                          <pic:cNvPr id="2025059143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989881274" name="Picture">
+                        <wp:docPr id="2004876320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989881274" name="Picture"/>
+                                <pic:cNvPr id="2004876320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453808290" name="Picture">
+                  <wp:docPr id="1646588664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453808290" name="Picture"/>
+                          <pic:cNvPr id="1646588664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187653549" name="Picture">
+                  <wp:docPr id="949689427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187653549" name="Picture"/>
+                          <pic:cNvPr id="949689427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142543993" name="Picture">
+                  <wp:docPr id="917974946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142543993" name="Picture"/>
+                          <pic:cNvPr id="917974946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451768204" name="Picture">
+                  <wp:docPr id="1511044796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451768204" name="Picture"/>
+                          <pic:cNvPr id="1511044796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836141891" name="Picture">
+                  <wp:docPr id="778800754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836141891" name="Picture"/>
+                          <pic:cNvPr id="778800754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651317272" name="Picture">
+                        <wp:docPr id="2101427679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651317272" name="Picture"/>
+                                <pic:cNvPr id="2101427679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329294601" name="Picture">
+                        <wp:docPr id="1828681173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329294601" name="Picture"/>
+                                <pic:cNvPr id="1828681173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912055392" name="Picture">
+                        <wp:docPr id="98871875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912055392" name="Picture"/>
+                                <pic:cNvPr id="98871875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703873960" name="Picture">
+                        <wp:docPr id="2061806480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703873960" name="Picture"/>
+                                <pic:cNvPr id="2061806480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400711515" name="Picture">
+                        <wp:docPr id="318840031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400711515" name="Picture"/>
+                                <pic:cNvPr id="318840031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921555632" name="Picture">
+                        <wp:docPr id="2143464444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921555632" name="Picture"/>
+                                <pic:cNvPr id="2143464444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552443874" name="Picture">
+                        <wp:docPr id="1245440434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552443874" name="Picture"/>
+                                <pic:cNvPr id="1245440434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485904666" name="Picture">
+                        <wp:docPr id="1829663873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485904666" name="Picture"/>
+                                <pic:cNvPr id="1829663873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631634" name="Picture">
+                        <wp:docPr id="1539022625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631634" name="Picture"/>
+                                <pic:cNvPr id="1539022625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540534223" name="Picture">
+                        <wp:docPr id="2125515556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540534223" name="Picture"/>
+                                <pic:cNvPr id="2125515556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612634083" name="Picture">
+                        <wp:docPr id="562552968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612634083" name="Picture"/>
+                                <pic:cNvPr id="562552968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449944557" name="Picture">
+                        <wp:docPr id="1255953082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449944557" name="Picture"/>
+                                <pic:cNvPr id="1255953082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626647612" name="Picture">
+                        <wp:docPr id="2011597866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626647612" name="Picture"/>
+                                <pic:cNvPr id="2011597866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849536214" name="Picture">
+                        <wp:docPr id="1794440669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849536214" name="Picture"/>
+                                <pic:cNvPr id="1794440669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026839550" name="Picture">
+                        <wp:docPr id="856882093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026839550" name="Picture"/>
+                                <pic:cNvPr id="856882093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12491,1660 +12491,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="560"/>
-[...1608 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="5520"/>
+          <w:trHeight w:hRule="exact" w:val="7420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -14680,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508320994" name="Picture">
+                  <wp:docPr id="1244465949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508320994" name="Picture"/>
+                          <pic:cNvPr id="1244465949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14769,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541034010" name="Picture">
+                  <wp:docPr id="269596857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541034010" name="Picture"/>
+                          <pic:cNvPr id="269596857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15413,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952390083" name="Picture">
+                  <wp:docPr id="485072429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952390083" name="Picture"/>
+                          <pic:cNvPr id="485072429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16641,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225049421" name="Picture">
+                  <wp:docPr id="1729495957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225049421" name="Picture"/>
+                          <pic:cNvPr id="1729495957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16744,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79153782" name="Picture">
+                  <wp:docPr id="2123329922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79153782" name="Picture"/>
+                          <pic:cNvPr id="2123329922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18123,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564949598" name="Picture">
+                  <wp:docPr id="1713549768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564949598" name="Picture"/>
+                          <pic:cNvPr id="1713549768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19248,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979818523" name="Picture">
+                        <wp:docPr id="1036637777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979818523" name="Picture"/>
+                                <pic:cNvPr id="1036637777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20601,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429106849" name="Picture">
+                  <wp:docPr id="876033685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429106849" name="Picture"/>
+                          <pic:cNvPr id="876033685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20690,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259927485" name="Picture">
+                  <wp:docPr id="434926472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259927485" name="Picture"/>
+                          <pic:cNvPr id="434926472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21334,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955878707" name="Picture">
+                  <wp:docPr id="1793344954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955878707" name="Picture"/>
+                          <pic:cNvPr id="1793344954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22332,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703092220" name="Picture">
+                  <wp:docPr id="1407882134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703092220" name="Picture"/>
+                          <pic:cNvPr id="1407882134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22435,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199088494" name="Picture">
+                  <wp:docPr id="1194727739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199088494" name="Picture"/>
+                          <pic:cNvPr id="1194727739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23816,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003612687" name="Picture">
+                  <wp:docPr id="268554715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003612687" name="Picture"/>
+                          <pic:cNvPr id="268554715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24978,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471783756" name="Picture">
+                        <wp:docPr id="686131512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471783756" name="Picture"/>
+                                <pic:cNvPr id="686131512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717613389" name="Picture">
+                        <wp:docPr id="1814248042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717613389" name="Picture"/>
+                                <pic:cNvPr id="1814248042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27362,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401975217" name="Picture">
+                  <wp:docPr id="805236124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401975217" name="Picture"/>
+                          <pic:cNvPr id="805236124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27451,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666612687" name="Picture">
+                  <wp:docPr id="1043462382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666612687" name="Picture"/>
+                          <pic:cNvPr id="1043462382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28131,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492389345" name="Picture">
+                  <wp:docPr id="1157451189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492389345" name="Picture"/>
+                          <pic:cNvPr id="1157451189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59815506" name="Picture">
+                  <wp:docPr id="1259552816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59815506" name="Picture"/>
+                          <pic:cNvPr id="1259552816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29295,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761476925" name="Picture">
+                  <wp:docPr id="1903700803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761476925" name="Picture"/>
+                          <pic:cNvPr id="1903700803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894431847" name="Picture">
+                  <wp:docPr id="631599191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894431847" name="Picture"/>
+                          <pic:cNvPr id="631599191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31966,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218396572" name="Picture">
+                        <wp:docPr id="676165879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218396572" name="Picture"/>
+                                <pic:cNvPr id="676165879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34292,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833443907" name="Picture">
+                  <wp:docPr id="139587779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833443907" name="Picture"/>
+                          <pic:cNvPr id="139587779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34381,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276447845" name="Picture">
+                  <wp:docPr id="431129824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276447845" name="Picture"/>
+                          <pic:cNvPr id="431129824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644378860" name="Picture">
+                  <wp:docPr id="1518067169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644378860" name="Picture"/>
+                          <pic:cNvPr id="1518067169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36023,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026890117" name="Picture">
+                  <wp:docPr id="2066682640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026890117" name="Picture"/>
+                          <pic:cNvPr id="2066682640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36126,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502627083" name="Picture">
+                  <wp:docPr id="1458348667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502627083" name="Picture"/>
+                          <pic:cNvPr id="1458348667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37503,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543961742" name="Picture">
+                  <wp:docPr id="1224328683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543961742" name="Picture"/>
+                          <pic:cNvPr id="1224328683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38646,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097872799" name="Picture">
+                        <wp:docPr id="1660157642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097872799" name="Picture"/>
+                                <pic:cNvPr id="1660157642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40007,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018387186" name="Picture">
+                  <wp:docPr id="1688447458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018387186" name="Picture"/>
+                          <pic:cNvPr id="1688447458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40096,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330211247" name="Picture">
+                  <wp:docPr id="889765474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330211247" name="Picture"/>
+                          <pic:cNvPr id="889765474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40740,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407929725" name="Picture">
+                  <wp:docPr id="902673946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407929725" name="Picture"/>
+                          <pic:cNvPr id="902673946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41738,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048528445" name="Picture">
+                  <wp:docPr id="2030390526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048528445" name="Picture"/>
+                          <pic:cNvPr id="2030390526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41841,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040458374" name="Picture">
+                  <wp:docPr id="988135283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040458374" name="Picture"/>
+                          <pic:cNvPr id="988135283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43218,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536253260" name="Picture">
+                  <wp:docPr id="2021511245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536253260" name="Picture"/>
+                          <pic:cNvPr id="2021511245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44361,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682865749" name="Picture">
+                        <wp:docPr id="1924160407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682865749" name="Picture"/>
+                                <pic:cNvPr id="1924160407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45412,71 +43803,59 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="20"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="680"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1780"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -45541,334 +43920,181 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474336836" name="Picture">
+                  <wp:docPr id="1683558964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474336836" name="Picture"/>
+                          <pic:cNvPr id="1683558964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078720571" name="Picture">
+                  <wp:docPr id="752164079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078720571" name="Picture"/>
+                          <pic:cNvPr id="752164079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45894,307 +44120,189 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">18190 Serruelles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -46242,265 +44350,165 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076455332" name="Picture">
+                  <wp:docPr id="1098194484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076455332" name="Picture"/>
+                          <pic:cNvPr id="1098194484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46510,2527 +44518,328 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...7 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1077 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
-[...70 lines deleted...]
-          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
-[...89 lines deleted...]
-          </w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="100"/>
+          <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...34 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...79 lines deleted...]
-     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="700"/>
+          <w:trHeight w:hRule="exact" w:val="13680"/>
         </w:trPr>
-        <w:tc>
-[...879 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -49091,955 +44900,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
-        <w:tc>
-[...903 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -50071,2411 +44975,78 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
-[...2294 lines deleted...]
-          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
-              <w:jc w:val="right"/>
-[...26 lines deleted...]
-              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -52665,132 +45236,102 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow">
     <w:name w:val="tableRow"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow|01">
     <w:name w:val="tableRow|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rowBase">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
- <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
- <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>