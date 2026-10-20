--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391952520" name="Picture">
+                  <wp:docPr id="1046787500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391952520" name="Picture"/>
+                          <pic:cNvPr id="1046787500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025804425" name="Picture">
+                  <wp:docPr id="738373906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025804425" name="Picture"/>
+                          <pic:cNvPr id="738373906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976126698" name="Picture">
+                        <wp:docPr id="1740625313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976126698" name="Picture"/>
+                                <pic:cNvPr id="1740625313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469849715" name="Picture">
+                  <wp:docPr id="1913029786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469849715" name="Picture"/>
+                          <pic:cNvPr id="1913029786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867493135" name="Picture">
+                  <wp:docPr id="373187037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867493135" name="Picture"/>
+                          <pic:cNvPr id="373187037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911760105" name="Picture">
+                  <wp:docPr id="496581321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911760105" name="Picture"/>
+                          <pic:cNvPr id="496581321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209487261" name="Picture">
+                  <wp:docPr id="245388302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209487261" name="Picture"/>
+                          <pic:cNvPr id="245388302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773829693" name="Picture">
+                  <wp:docPr id="483888775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773829693" name="Picture"/>
+                          <pic:cNvPr id="483888775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205869641" name="Picture">
+                        <wp:docPr id="895815235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205869641" name="Picture"/>
+                                <pic:cNvPr id="895815235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662099102" name="Picture">
+                        <wp:docPr id="235264237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662099102" name="Picture"/>
+                                <pic:cNvPr id="235264237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241422053" name="Picture">
+                        <wp:docPr id="2129308564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241422053" name="Picture"/>
+                                <pic:cNvPr id="2129308564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470107262" name="Picture">
+                        <wp:docPr id="839989552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470107262" name="Picture"/>
+                                <pic:cNvPr id="839989552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093868669" name="Picture">
+                        <wp:docPr id="2058590879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093868669" name="Picture"/>
+                                <pic:cNvPr id="2058590879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509844710" name="Picture">
+                        <wp:docPr id="1535145066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509844710" name="Picture"/>
+                                <pic:cNvPr id="1535145066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639376780" name="Picture">
+                        <wp:docPr id="1944083613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639376780" name="Picture"/>
+                                <pic:cNvPr id="1944083613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003838254" name="Picture">
+                        <wp:docPr id="1296158422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003838254" name="Picture"/>
+                                <pic:cNvPr id="1296158422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132230274" name="Picture">
+                        <wp:docPr id="183248408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132230274" name="Picture"/>
+                                <pic:cNvPr id="183248408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527340349" name="Picture">
+                        <wp:docPr id="82998951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527340349" name="Picture"/>
+                                <pic:cNvPr id="82998951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887672103" name="Picture">
+                        <wp:docPr id="2122320288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887672103" name="Picture"/>
+                                <pic:cNvPr id="2122320288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846137370" name="Picture">
+                        <wp:docPr id="1286647498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846137370" name="Picture"/>
+                                <pic:cNvPr id="1286647498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20372661" name="Picture">
+                        <wp:docPr id="1103257158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20372661" name="Picture"/>
+                                <pic:cNvPr id="1103257158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84516672" name="Picture">
+                        <wp:docPr id="1319521135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84516672" name="Picture"/>
+                                <pic:cNvPr id="1319521135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239428909" name="Picture">
+                        <wp:docPr id="440826417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239428909" name="Picture"/>
+                                <pic:cNvPr id="440826417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900050689" name="Picture">
+                  <wp:docPr id="1035475101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900050689" name="Picture"/>
+                          <pic:cNvPr id="1035475101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77049924" name="Picture">
+                  <wp:docPr id="317463779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77049924" name="Picture"/>
+                          <pic:cNvPr id="317463779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972688284" name="Picture">
+                  <wp:docPr id="413401509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972688284" name="Picture"/>
+                          <pic:cNvPr id="413401509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604313652" name="Picture">
+                  <wp:docPr id="1431314821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604313652" name="Picture"/>
+                          <pic:cNvPr id="1431314821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619959072" name="Picture">
+                  <wp:docPr id="1733843630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619959072" name="Picture"/>
+                          <pic:cNvPr id="1733843630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834082719" name="Picture">
+                  <wp:docPr id="911546005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834082719" name="Picture"/>
+                          <pic:cNvPr id="911546005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624984122" name="Picture">
+                        <wp:docPr id="314899145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624984122" name="Picture"/>
+                                <pic:cNvPr id="314899145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123260708" name="Picture">
+                  <wp:docPr id="1995542090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123260708" name="Picture"/>
+                          <pic:cNvPr id="1995542090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169443805" name="Picture">
+                  <wp:docPr id="1112407410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169443805" name="Picture"/>
+                          <pic:cNvPr id="1112407410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816414782" name="Picture">
+                  <wp:docPr id="2011845952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816414782" name="Picture"/>
+                          <pic:cNvPr id="2011845952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293319595" name="Picture">
+                  <wp:docPr id="1810802934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293319595" name="Picture"/>
+                          <pic:cNvPr id="1810802934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262033812" name="Picture">
+                  <wp:docPr id="874911618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262033812" name="Picture"/>
+                          <pic:cNvPr id="874911618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49135693" name="Picture">
+                  <wp:docPr id="655261160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49135693" name="Picture"/>
+                          <pic:cNvPr id="655261160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581548540" name="Picture">
+                        <wp:docPr id="854302441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581548540" name="Picture"/>
+                                <pic:cNvPr id="854302441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202808598" name="Picture">
+                        <wp:docPr id="1332156589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202808598" name="Picture"/>
+                                <pic:cNvPr id="1332156589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339762141" name="Picture">
+                  <wp:docPr id="944372426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339762141" name="Picture"/>
+                          <pic:cNvPr id="944372426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738304655" name="Picture">
+                  <wp:docPr id="288981571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738304655" name="Picture"/>
+                          <pic:cNvPr id="288981571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397925593" name="Picture">
+                  <wp:docPr id="1071072223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397925593" name="Picture"/>
+                          <pic:cNvPr id="1071072223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76008194" name="Picture">
+                  <wp:docPr id="812674663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76008194" name="Picture"/>
+                          <pic:cNvPr id="812674663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014748896" name="Picture">
+                  <wp:docPr id="936860962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014748896" name="Picture"/>
+                          <pic:cNvPr id="936860962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453489123" name="Picture">
+                  <wp:docPr id="285569942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453489123" name="Picture"/>
+                          <pic:cNvPr id="285569942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383053969" name="Picture">
+                        <wp:docPr id="893859409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383053969" name="Picture"/>
+                                <pic:cNvPr id="893859409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77773243" name="Picture">
+                  <wp:docPr id="602440003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77773243" name="Picture"/>
+                          <pic:cNvPr id="602440003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587032085" name="Picture">
+                  <wp:docPr id="1371535257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587032085" name="Picture"/>
+                          <pic:cNvPr id="1371535257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870205743" name="Picture">
+                  <wp:docPr id="1573299777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870205743" name="Picture"/>
+                          <pic:cNvPr id="1573299777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088816691" name="Picture">
+                  <wp:docPr id="2033130782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088816691" name="Picture"/>
+                          <pic:cNvPr id="2033130782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520578496" name="Picture">
+                  <wp:docPr id="384884981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520578496" name="Picture"/>
+                          <pic:cNvPr id="384884981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666350181" name="Picture">
+                  <wp:docPr id="1334694645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666350181" name="Picture"/>
+                          <pic:cNvPr id="1334694645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109269935" name="Picture">
+                        <wp:docPr id="1933908600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109269935" name="Picture"/>
+                                <pic:cNvPr id="1933908600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992472142" name="Picture">
+                  <wp:docPr id="1384019103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992472142" name="Picture"/>
+                          <pic:cNvPr id="1384019103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914499573" name="Picture">
+                  <wp:docPr id="1463131333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914499573" name="Picture"/>
+                          <pic:cNvPr id="1463131333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488690493" name="Picture">
+                  <wp:docPr id="2082027184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488690493" name="Picture"/>
+                          <pic:cNvPr id="2082027184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055799593" name="Picture">
+                  <wp:docPr id="1289898261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055799593" name="Picture"/>
+                          <pic:cNvPr id="1289898261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495401732" name="Picture">
+                  <wp:docPr id="1312832253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495401732" name="Picture"/>
+                          <pic:cNvPr id="1312832253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385727518" name="Picture">
+                  <wp:docPr id="1715226206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385727518" name="Picture"/>
+                          <pic:cNvPr id="1715226206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986254930" name="Picture">
+                  <wp:docPr id="702812086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986254930" name="Picture"/>
+                          <pic:cNvPr id="702812086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985523211" name="Picture">
+                  <wp:docPr id="438667323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985523211" name="Picture"/>
+                          <pic:cNvPr id="438667323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290661835" name="Picture">
+                  <wp:docPr id="254668485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290661835" name="Picture"/>
+                          <pic:cNvPr id="254668485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>