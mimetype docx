--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888047812" name="Picture">
+                  <wp:docPr id="486652287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888047812" name="Picture"/>
+                          <pic:cNvPr id="486652287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223711593" name="Picture">
+                  <wp:docPr id="1095847411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223711593" name="Picture"/>
+                          <pic:cNvPr id="1095847411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618303734" name="Picture">
+                        <wp:docPr id="749183674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618303734" name="Picture"/>
+                                <pic:cNvPr id="749183674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182267651" name="Picture">
+                  <wp:docPr id="1414396117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182267651" name="Picture"/>
+                          <pic:cNvPr id="1414396117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126083372" name="Picture">
+                  <wp:docPr id="65358839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126083372" name="Picture"/>
+                          <pic:cNvPr id="65358839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799358336" name="Picture">
+                  <wp:docPr id="1208521960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799358336" name="Picture"/>
+                          <pic:cNvPr id="1208521960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774837729" name="Picture">
+                  <wp:docPr id="1407797654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774837729" name="Picture"/>
+                          <pic:cNvPr id="1407797654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965981963" name="Picture">
+                  <wp:docPr id="1034227619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965981963" name="Picture"/>
+                          <pic:cNvPr id="1034227619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335846057" name="Picture">
+                        <wp:docPr id="2042009237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335846057" name="Picture"/>
+                                <pic:cNvPr id="2042009237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135988200" name="Picture">
+                        <wp:docPr id="928756361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135988200" name="Picture"/>
+                                <pic:cNvPr id="928756361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164203465" name="Picture">
+                        <wp:docPr id="77507821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164203465" name="Picture"/>
+                                <pic:cNvPr id="77507821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877595533" name="Picture">
+                        <wp:docPr id="375061107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877595533" name="Picture"/>
+                                <pic:cNvPr id="375061107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264616863" name="Picture">
+                        <wp:docPr id="1503583992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264616863" name="Picture"/>
+                                <pic:cNvPr id="1503583992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139370875" name="Picture">
+                        <wp:docPr id="643379155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139370875" name="Picture"/>
+                                <pic:cNvPr id="643379155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845209243" name="Picture">
+                        <wp:docPr id="85643401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845209243" name="Picture"/>
+                                <pic:cNvPr id="85643401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074613188" name="Picture">
+                        <wp:docPr id="163633231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074613188" name="Picture"/>
+                                <pic:cNvPr id="163633231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675954130" name="Picture">
+                        <wp:docPr id="2011372274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675954130" name="Picture"/>
+                                <pic:cNvPr id="2011372274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107254621" name="Picture">
+                        <wp:docPr id="1201685205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107254621" name="Picture"/>
+                                <pic:cNvPr id="1201685205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467615977" name="Picture">
+                        <wp:docPr id="137176385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467615977" name="Picture"/>
+                                <pic:cNvPr id="137176385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992251702" name="Picture">
+                        <wp:docPr id="1672921788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992251702" name="Picture"/>
+                                <pic:cNvPr id="1672921788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357042799" name="Picture">
+                        <wp:docPr id="110901024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357042799" name="Picture"/>
+                                <pic:cNvPr id="110901024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745396787" name="Picture">
+                        <wp:docPr id="1879461111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745396787" name="Picture"/>
+                                <pic:cNvPr id="1879461111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483592859" name="Picture">
+                        <wp:docPr id="401353719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483592859" name="Picture"/>
+                                <pic:cNvPr id="401353719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425729500" name="Picture">
+                  <wp:docPr id="1708599845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425729500" name="Picture"/>
+                          <pic:cNvPr id="1708599845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728851015" name="Picture">
+                  <wp:docPr id="1269301919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728851015" name="Picture"/>
+                          <pic:cNvPr id="1269301919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601447933" name="Picture">
+                  <wp:docPr id="1014095974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601447933" name="Picture"/>
+                          <pic:cNvPr id="1014095974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026931652" name="Picture">
+                  <wp:docPr id="964939934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026931652" name="Picture"/>
+                          <pic:cNvPr id="964939934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191333508" name="Picture">
+                  <wp:docPr id="779709525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191333508" name="Picture"/>
+                          <pic:cNvPr id="779709525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198443954" name="Picture">
+                  <wp:docPr id="1618915051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198443954" name="Picture"/>
+                          <pic:cNvPr id="1618915051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843795287" name="Picture">
+                        <wp:docPr id="1519650295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843795287" name="Picture"/>
+                                <pic:cNvPr id="1519650295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192771740" name="Picture">
+                  <wp:docPr id="676619522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192771740" name="Picture"/>
+                          <pic:cNvPr id="676619522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793489062" name="Picture">
+                  <wp:docPr id="168200605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793489062" name="Picture"/>
+                          <pic:cNvPr id="168200605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202870763" name="Picture">
+                  <wp:docPr id="1892126359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202870763" name="Picture"/>
+                          <pic:cNvPr id="1892126359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174512766" name="Picture">
+                  <wp:docPr id="904570104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174512766" name="Picture"/>
+                          <pic:cNvPr id="904570104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131989222" name="Picture">
+                  <wp:docPr id="2051919732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131989222" name="Picture"/>
+                          <pic:cNvPr id="2051919732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166063203" name="Picture">
+                  <wp:docPr id="317181050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166063203" name="Picture"/>
+                          <pic:cNvPr id="317181050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773677499" name="Picture">
+                        <wp:docPr id="2068379429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773677499" name="Picture"/>
+                                <pic:cNvPr id="2068379429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074042032" name="Picture">
+                        <wp:docPr id="1463037332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074042032" name="Picture"/>
+                                <pic:cNvPr id="1463037332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728240300" name="Picture">
+                  <wp:docPr id="148111780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728240300" name="Picture"/>
+                          <pic:cNvPr id="148111780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650791704" name="Picture">
+                  <wp:docPr id="1466040025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650791704" name="Picture"/>
+                          <pic:cNvPr id="1466040025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002821781" name="Picture">
+                  <wp:docPr id="149235881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002821781" name="Picture"/>
+                          <pic:cNvPr id="149235881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438426437" name="Picture">
+                  <wp:docPr id="1438418965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438426437" name="Picture"/>
+                          <pic:cNvPr id="1438418965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865653390" name="Picture">
+                  <wp:docPr id="515194428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865653390" name="Picture"/>
+                          <pic:cNvPr id="515194428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402626918" name="Picture">
+                  <wp:docPr id="196942756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402626918" name="Picture"/>
+                          <pic:cNvPr id="196942756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049264590" name="Picture">
+                  <wp:docPr id="723173371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049264590" name="Picture"/>
+                          <pic:cNvPr id="723173371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057606847" name="Picture">
+                  <wp:docPr id="1209655559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057606847" name="Picture"/>
+                          <pic:cNvPr id="1209655559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685461094" name="Picture">
+                  <wp:docPr id="10370861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685461094" name="Picture"/>
+                          <pic:cNvPr id="10370861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552530457" name="Picture">
+                  <wp:docPr id="1564428077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552530457" name="Picture"/>
+                          <pic:cNvPr id="1564428077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484563020" name="Picture">
+                  <wp:docPr id="1027649629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484563020" name="Picture"/>
+                          <pic:cNvPr id="1027649629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092058024" name="Picture">
+                  <wp:docPr id="1820413932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092058024" name="Picture"/>
+                          <pic:cNvPr id="1820413932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794689043" name="Picture">
+                        <wp:docPr id="859625859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794689043" name="Picture"/>
+                                <pic:cNvPr id="859625859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273163487" name="Picture">
+                  <wp:docPr id="1428430375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273163487" name="Picture"/>
+                          <pic:cNvPr id="1428430375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252975933" name="Picture">
+                  <wp:docPr id="1595288826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252975933" name="Picture"/>
+                          <pic:cNvPr id="1595288826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936737551" name="Picture">
+                  <wp:docPr id="1113659365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936737551" name="Picture"/>
+                          <pic:cNvPr id="1113659365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091840447" name="Picture">
+                  <wp:docPr id="1886053197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091840447" name="Picture"/>
+                          <pic:cNvPr id="1886053197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397736634" name="Picture">
+                  <wp:docPr id="1498020443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397736634" name="Picture"/>
+                          <pic:cNvPr id="1498020443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357340089" name="Picture">
+                  <wp:docPr id="1357208265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357340089" name="Picture"/>
+                          <pic:cNvPr id="1357208265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949640421" name="Picture">
+                        <wp:docPr id="1531579447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949640421" name="Picture"/>
+                                <pic:cNvPr id="1531579447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617105827" name="Picture">
+                  <wp:docPr id="734900225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617105827" name="Picture"/>
+                          <pic:cNvPr id="734900225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190347700" name="Picture">
+                  <wp:docPr id="1106131135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190347700" name="Picture"/>
+                          <pic:cNvPr id="1106131135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168097251" name="Picture">
+                  <wp:docPr id="614124140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168097251" name="Picture"/>
+                          <pic:cNvPr id="614124140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636265897" name="Picture">
+                  <wp:docPr id="1122825510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636265897" name="Picture"/>
+                          <pic:cNvPr id="1122825510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840381305" name="Picture">
+                  <wp:docPr id="1928795652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840381305" name="Picture"/>
+                          <pic:cNvPr id="1928795652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441347467" name="Picture">
+                  <wp:docPr id="5012380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441347467" name="Picture"/>
+                          <pic:cNvPr id="5012380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>