--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007206435" name="Picture">
+                  <wp:docPr id="1274505150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007206435" name="Picture"/>
+                          <pic:cNvPr id="1274505150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930880623" name="Picture">
+                  <wp:docPr id="1458424117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930880623" name="Picture"/>
+                          <pic:cNvPr id="1458424117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353772499" name="Picture">
+                        <wp:docPr id="1816247761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353772499" name="Picture"/>
+                                <pic:cNvPr id="1816247761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643543635" name="Picture">
+                  <wp:docPr id="1554972316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643543635" name="Picture"/>
+                          <pic:cNvPr id="1554972316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425925179" name="Picture">
+                  <wp:docPr id="2043567693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425925179" name="Picture"/>
+                          <pic:cNvPr id="2043567693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889594256" name="Picture">
+                  <wp:docPr id="802956157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889594256" name="Picture"/>
+                          <pic:cNvPr id="802956157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718136878" name="Picture">
+                  <wp:docPr id="171893798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718136878" name="Picture"/>
+                          <pic:cNvPr id="171893798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417057486" name="Picture">
+                  <wp:docPr id="581481896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417057486" name="Picture"/>
+                          <pic:cNvPr id="581481896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884403575" name="Picture">
+                        <wp:docPr id="180589905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884403575" name="Picture"/>
+                                <pic:cNvPr id="180589905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011004842" name="Picture">
+                        <wp:docPr id="1054778260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011004842" name="Picture"/>
+                                <pic:cNvPr id="1054778260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262044525" name="Picture">
+                        <wp:docPr id="1428197613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262044525" name="Picture"/>
+                                <pic:cNvPr id="1428197613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504629672" name="Picture">
+                        <wp:docPr id="1111456699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504629672" name="Picture"/>
+                                <pic:cNvPr id="1111456699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731099377" name="Picture">
+                        <wp:docPr id="243530601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731099377" name="Picture"/>
+                                <pic:cNvPr id="243530601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560157148" name="Picture">
+                        <wp:docPr id="2101464397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560157148" name="Picture"/>
+                                <pic:cNvPr id="2101464397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031739350" name="Picture">
+                        <wp:docPr id="283368571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031739350" name="Picture"/>
+                                <pic:cNvPr id="283368571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519743448" name="Picture">
+                        <wp:docPr id="677072146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519743448" name="Picture"/>
+                                <pic:cNvPr id="677072146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036341935" name="Picture">
+                        <wp:docPr id="1796212507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036341935" name="Picture"/>
+                                <pic:cNvPr id="1796212507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276535587" name="Picture">
+                        <wp:docPr id="272991031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276535587" name="Picture"/>
+                                <pic:cNvPr id="272991031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821838544" name="Picture">
+                        <wp:docPr id="632016462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821838544" name="Picture"/>
+                                <pic:cNvPr id="632016462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398651865" name="Picture">
+                        <wp:docPr id="508724677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398651865" name="Picture"/>
+                                <pic:cNvPr id="508724677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674393031" name="Picture">
+                        <wp:docPr id="1643024355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674393031" name="Picture"/>
+                                <pic:cNvPr id="1643024355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196286879" name="Picture">
+                        <wp:docPr id="710117860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196286879" name="Picture"/>
+                                <pic:cNvPr id="710117860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299566021" name="Picture">
+                        <wp:docPr id="840666552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299566021" name="Picture"/>
+                                <pic:cNvPr id="840666552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956342411" name="Picture">
+                  <wp:docPr id="1253033237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956342411" name="Picture"/>
+                          <pic:cNvPr id="1253033237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023934836" name="Picture">
+                  <wp:docPr id="1903240407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023934836" name="Picture"/>
+                          <pic:cNvPr id="1903240407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365890615" name="Picture">
+                  <wp:docPr id="2076415968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365890615" name="Picture"/>
+                          <pic:cNvPr id="2076415968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855162752" name="Picture">
+                  <wp:docPr id="283716996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855162752" name="Picture"/>
+                          <pic:cNvPr id="283716996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684557773" name="Picture">
+                  <wp:docPr id="1199554220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684557773" name="Picture"/>
+                          <pic:cNvPr id="1199554220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55803590" name="Picture">
+                  <wp:docPr id="1523300522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55803590" name="Picture"/>
+                          <pic:cNvPr id="1523300522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746939062" name="Picture">
+                        <wp:docPr id="46074747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746939062" name="Picture"/>
+                                <pic:cNvPr id="46074747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529794991" name="Picture">
+                  <wp:docPr id="1255871204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529794991" name="Picture"/>
+                          <pic:cNvPr id="1255871204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317610573" name="Picture">
+                  <wp:docPr id="816449183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317610573" name="Picture"/>
+                          <pic:cNvPr id="816449183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067960122" name="Picture">
+                  <wp:docPr id="1253324578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067960122" name="Picture"/>
+                          <pic:cNvPr id="1253324578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560717836" name="Picture">
+                  <wp:docPr id="570950656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560717836" name="Picture"/>
+                          <pic:cNvPr id="570950656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083781335" name="Picture">
+                  <wp:docPr id="2138461758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083781335" name="Picture"/>
+                          <pic:cNvPr id="2138461758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360481501" name="Picture">
+                  <wp:docPr id="670086172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360481501" name="Picture"/>
+                          <pic:cNvPr id="670086172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113794997" name="Picture">
+                        <wp:docPr id="1443179520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113794997" name="Picture"/>
+                                <pic:cNvPr id="1443179520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180013889" name="Picture">
+                        <wp:docPr id="1435489159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180013889" name="Picture"/>
+                                <pic:cNvPr id="1435489159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313540180" name="Picture">
+                  <wp:docPr id="714440730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313540180" name="Picture"/>
+                          <pic:cNvPr id="714440730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350425922" name="Picture">
+                  <wp:docPr id="91243934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350425922" name="Picture"/>
+                          <pic:cNvPr id="91243934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872485462" name="Picture">
+                  <wp:docPr id="88983496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872485462" name="Picture"/>
+                          <pic:cNvPr id="88983496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652440681" name="Picture">
+                  <wp:docPr id="1127162056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652440681" name="Picture"/>
+                          <pic:cNvPr id="1127162056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807036626" name="Picture">
+                  <wp:docPr id="1888729462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807036626" name="Picture"/>
+                          <pic:cNvPr id="1888729462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835870519" name="Picture">
+                  <wp:docPr id="937186973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835870519" name="Picture"/>
+                          <pic:cNvPr id="937186973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411313080" name="Picture">
+                        <wp:docPr id="2006193392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411313080" name="Picture"/>
+                                <pic:cNvPr id="2006193392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266787242" name="Picture">
+                  <wp:docPr id="43890454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266787242" name="Picture"/>
+                          <pic:cNvPr id="43890454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518899674" name="Picture">
+                  <wp:docPr id="1241880977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518899674" name="Picture"/>
+                          <pic:cNvPr id="1241880977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903756714" name="Picture">
+                  <wp:docPr id="1639260806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903756714" name="Picture"/>
+                          <pic:cNvPr id="1639260806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22001237" name="Picture">
+                  <wp:docPr id="2033016379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22001237" name="Picture"/>
+                          <pic:cNvPr id="2033016379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708026723" name="Picture">
+                  <wp:docPr id="1239118725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708026723" name="Picture"/>
+                          <pic:cNvPr id="1239118725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345649483" name="Picture">
+                  <wp:docPr id="1206990765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345649483" name="Picture"/>
+                          <pic:cNvPr id="1206990765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701102631" name="Picture">
+                  <wp:docPr id="882290036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701102631" name="Picture"/>
+                          <pic:cNvPr id="882290036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188153998" name="Picture">
+                  <wp:docPr id="693537995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188153998" name="Picture"/>
+                          <pic:cNvPr id="693537995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785452527" name="Picture">
+                  <wp:docPr id="339151934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785452527" name="Picture"/>
+                          <pic:cNvPr id="339151934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531945046" name="Picture">
+                        <wp:docPr id="1447095533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531945046" name="Picture"/>
+                                <pic:cNvPr id="1447095533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41675,57 +41675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783587799" name="Picture">
+                  <wp:docPr id="606850757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783587799" name="Picture"/>
+                          <pic:cNvPr id="606850757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41764,57 +41764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340070339" name="Picture">
+                  <wp:docPr id="1808200953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340070339" name="Picture"/>
+                          <pic:cNvPr id="1808200953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42408,57 +42408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765055870" name="Picture">
+                  <wp:docPr id="976247528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765055870" name="Picture"/>
+                          <pic:cNvPr id="976247528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43406,57 +43406,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829252773" name="Picture">
+                  <wp:docPr id="903679815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829252773" name="Picture"/>
+                          <pic:cNvPr id="903679815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263058335" name="Picture">
+                  <wp:docPr id="208192130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263058335" name="Picture"/>
+                          <pic:cNvPr id="208192130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44886,57 +44886,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723946914" name="Picture">
+                  <wp:docPr id="1124561356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723946914" name="Picture"/>
+                          <pic:cNvPr id="1124561356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46029,57 +46029,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649498490" name="Picture">
+                        <wp:docPr id="1963561151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649498490" name="Picture"/>
+                                <pic:cNvPr id="1963561151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47250,57 +47250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247557845" name="Picture">
+                  <wp:docPr id="234358467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247557845" name="Picture"/>
+                          <pic:cNvPr id="234358467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47321,57 +47321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198926818" name="Picture">
+                  <wp:docPr id="183582391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198926818" name="Picture"/>
+                          <pic:cNvPr id="183582391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47735,57 +47735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715615391" name="Picture">
+                  <wp:docPr id="524247139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715615391" name="Picture"/>
+                          <pic:cNvPr id="524247139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>