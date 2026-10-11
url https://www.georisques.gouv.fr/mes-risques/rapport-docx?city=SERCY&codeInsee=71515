--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883903685" name="Picture">
+                  <wp:docPr id="2024416960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883903685" name="Picture"/>
+                          <pic:cNvPr id="2024416960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683762241" name="Picture">
+                  <wp:docPr id="2042356043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683762241" name="Picture"/>
+                          <pic:cNvPr id="2042356043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021737825" name="Picture">
+                        <wp:docPr id="2115664367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021737825" name="Picture"/>
+                                <pic:cNvPr id="2115664367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663842866" name="Picture">
+                  <wp:docPr id="645175265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663842866" name="Picture"/>
+                          <pic:cNvPr id="645175265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085708189" name="Picture">
+                  <wp:docPr id="1668602274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085708189" name="Picture"/>
+                          <pic:cNvPr id="1668602274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881465014" name="Picture">
+                  <wp:docPr id="1217426055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881465014" name="Picture"/>
+                          <pic:cNvPr id="1217426055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908073842" name="Picture">
+                  <wp:docPr id="1238796546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908073842" name="Picture"/>
+                          <pic:cNvPr id="1238796546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246779409" name="Picture">
+                  <wp:docPr id="1657700074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246779409" name="Picture"/>
+                          <pic:cNvPr id="1657700074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881122638" name="Picture">
+                        <wp:docPr id="2010415193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881122638" name="Picture"/>
+                                <pic:cNvPr id="2010415193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110136496" name="Picture">
+                        <wp:docPr id="2036289071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110136496" name="Picture"/>
+                                <pic:cNvPr id="2036289071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528097798" name="Picture">
+                        <wp:docPr id="1651297126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528097798" name="Picture"/>
+                                <pic:cNvPr id="1651297126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326768125" name="Picture">
+                        <wp:docPr id="923323535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326768125" name="Picture"/>
+                                <pic:cNvPr id="923323535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712616727" name="Picture">
+                        <wp:docPr id="1034000090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712616727" name="Picture"/>
+                                <pic:cNvPr id="1034000090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078662611" name="Picture">
+                        <wp:docPr id="414661250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078662611" name="Picture"/>
+                                <pic:cNvPr id="414661250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440824230" name="Picture">
+                        <wp:docPr id="2122190450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440824230" name="Picture"/>
+                                <pic:cNvPr id="2122190450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366436138" name="Picture">
+                        <wp:docPr id="899330671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366436138" name="Picture"/>
+                                <pic:cNvPr id="899330671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644670198" name="Picture">
+                        <wp:docPr id="46505861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644670198" name="Picture"/>
+                                <pic:cNvPr id="46505861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609539899" name="Picture">
+                        <wp:docPr id="1392534671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609539899" name="Picture"/>
+                                <pic:cNvPr id="1392534671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342719095" name="Picture">
+                        <wp:docPr id="536438685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342719095" name="Picture"/>
+                                <pic:cNvPr id="536438685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461506382" name="Picture">
+                        <wp:docPr id="903513473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461506382" name="Picture"/>
+                                <pic:cNvPr id="903513473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362081303" name="Picture">
+                        <wp:docPr id="1061662469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362081303" name="Picture"/>
+                                <pic:cNvPr id="1061662469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966313514" name="Picture">
+                        <wp:docPr id="47405528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966313514" name="Picture"/>
+                                <pic:cNvPr id="47405528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691091202" name="Picture">
+                        <wp:docPr id="1401097377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691091202" name="Picture"/>
+                                <pic:cNvPr id="1401097377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417049963" name="Picture">
+                  <wp:docPr id="126996373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417049963" name="Picture"/>
+                          <pic:cNvPr id="126996373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714432558" name="Picture">
+                  <wp:docPr id="10207062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714432558" name="Picture"/>
+                          <pic:cNvPr id="10207062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764993014" name="Picture">
+                  <wp:docPr id="1229043529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764993014" name="Picture"/>
+                          <pic:cNvPr id="1229043529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940912961" name="Picture">
+                  <wp:docPr id="1582536839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940912961" name="Picture"/>
+                          <pic:cNvPr id="1582536839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147842698" name="Picture">
+                  <wp:docPr id="1929553832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147842698" name="Picture"/>
+                          <pic:cNvPr id="1929553832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51400832" name="Picture">
+                  <wp:docPr id="1249010645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51400832" name="Picture"/>
+                          <pic:cNvPr id="1249010645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911115480" name="Picture">
+                        <wp:docPr id="769448197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911115480" name="Picture"/>
+                                <pic:cNvPr id="769448197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421042544" name="Picture">
+                  <wp:docPr id="1504884511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421042544" name="Picture"/>
+                          <pic:cNvPr id="1504884511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545845695" name="Picture">
+                  <wp:docPr id="1975825774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545845695" name="Picture"/>
+                          <pic:cNvPr id="1975825774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503942311" name="Picture">
+                  <wp:docPr id="1050365474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503942311" name="Picture"/>
+                          <pic:cNvPr id="1050365474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987721350" name="Picture">
+                  <wp:docPr id="1086419504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987721350" name="Picture"/>
+                          <pic:cNvPr id="1086419504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030287986" name="Picture">
+                  <wp:docPr id="712175081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030287986" name="Picture"/>
+                          <pic:cNvPr id="712175081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521572821" name="Picture">
+                  <wp:docPr id="1317986352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521572821" name="Picture"/>
+                          <pic:cNvPr id="1317986352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119316799" name="Picture">
+                        <wp:docPr id="392830220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119316799" name="Picture"/>
+                                <pic:cNvPr id="392830220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883856757" name="Picture">
+                        <wp:docPr id="1990935816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883856757" name="Picture"/>
+                                <pic:cNvPr id="1990935816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306056474" name="Picture">
+                  <wp:docPr id="837727404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306056474" name="Picture"/>
+                          <pic:cNvPr id="837727404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674599341" name="Picture">
+                  <wp:docPr id="247701033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674599341" name="Picture"/>
+                          <pic:cNvPr id="247701033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7586961" name="Picture">
+                  <wp:docPr id="637540652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7586961" name="Picture"/>
+                          <pic:cNvPr id="637540652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098852978" name="Picture">
+                  <wp:docPr id="208252685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098852978" name="Picture"/>
+                          <pic:cNvPr id="208252685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931420872" name="Picture">
+                  <wp:docPr id="432237596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931420872" name="Picture"/>
+                          <pic:cNvPr id="432237596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902946433" name="Picture">
+                  <wp:docPr id="1674269826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902946433" name="Picture"/>
+                          <pic:cNvPr id="1674269826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554503193" name="Picture">
+                        <wp:docPr id="230645960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554503193" name="Picture"/>
+                                <pic:cNvPr id="230645960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740189402" name="Picture">
+                  <wp:docPr id="887704249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740189402" name="Picture"/>
+                          <pic:cNvPr id="887704249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933376268" name="Picture">
+                  <wp:docPr id="101331552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933376268" name="Picture"/>
+                          <pic:cNvPr id="101331552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507766459" name="Picture">
+                  <wp:docPr id="959792294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507766459" name="Picture"/>
+                          <pic:cNvPr id="959792294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206497432" name="Picture">
+                  <wp:docPr id="1816499593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206497432" name="Picture"/>
+                          <pic:cNvPr id="1816499593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538094672" name="Picture">
+                  <wp:docPr id="304939312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538094672" name="Picture"/>
+                          <pic:cNvPr id="304939312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087911688" name="Picture">
+                  <wp:docPr id="554425782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087911688" name="Picture"/>
+                          <pic:cNvPr id="554425782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393159070" name="Picture">
+                        <wp:docPr id="176315846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393159070" name="Picture"/>
+                                <pic:cNvPr id="176315846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017403070" name="Picture">
+                  <wp:docPr id="1922655496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017403070" name="Picture"/>
+                          <pic:cNvPr id="1922655496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685479740" name="Picture">
+                  <wp:docPr id="1785559792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685479740" name="Picture"/>
+                          <pic:cNvPr id="1785559792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698450799" name="Picture">
+                  <wp:docPr id="1097300319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698450799" name="Picture"/>
+                          <pic:cNvPr id="1097300319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149059094" name="Picture">
+                  <wp:docPr id="117639041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149059094" name="Picture"/>
+                          <pic:cNvPr id="117639041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883396115" name="Picture">
+                  <wp:docPr id="1102217122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883396115" name="Picture"/>
+                          <pic:cNvPr id="1102217122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013820207" name="Picture">
+                  <wp:docPr id="182934948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013820207" name="Picture"/>
+                          <pic:cNvPr id="182934948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095429367" name="Picture">
+                  <wp:docPr id="131243049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095429367" name="Picture"/>
+                          <pic:cNvPr id="131243049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172893627" name="Picture">
+                  <wp:docPr id="319096771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172893627" name="Picture"/>
+                          <pic:cNvPr id="319096771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314729002" name="Picture">
+                  <wp:docPr id="1689075270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314729002" name="Picture"/>
+                          <pic:cNvPr id="1689075270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>