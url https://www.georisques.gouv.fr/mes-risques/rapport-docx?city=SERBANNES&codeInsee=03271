--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065450520" name="Picture">
+                  <wp:docPr id="181121886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065450520" name="Picture"/>
+                          <pic:cNvPr id="181121886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803276547" name="Picture">
+                  <wp:docPr id="909793309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803276547" name="Picture"/>
+                          <pic:cNvPr id="909793309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395235043" name="Picture">
+                        <wp:docPr id="1537604449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395235043" name="Picture"/>
+                                <pic:cNvPr id="1537604449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706178505" name="Picture">
+                  <wp:docPr id="804640455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706178505" name="Picture"/>
+                          <pic:cNvPr id="804640455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598592206" name="Picture">
+                  <wp:docPr id="711079298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598592206" name="Picture"/>
+                          <pic:cNvPr id="711079298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497965384" name="Picture">
+                  <wp:docPr id="433694898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497965384" name="Picture"/>
+                          <pic:cNvPr id="433694898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701603067" name="Picture">
+                  <wp:docPr id="26006583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701603067" name="Picture"/>
+                          <pic:cNvPr id="26006583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071083971" name="Picture">
+                  <wp:docPr id="1017950873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071083971" name="Picture"/>
+                          <pic:cNvPr id="1017950873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5406,51 +5406,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">5 Risques naturels identifiés : </w:t>
+                    <w:t xml:space="preserve">4 Risques naturels identifiés : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184786050" name="Picture">
+                        <wp:docPr id="1310610636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184786050" name="Picture"/>
+                                <pic:cNvPr id="1310610636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314505068" name="Picture">
+                        <wp:docPr id="1818150450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314505068" name="Picture"/>
+                                <pic:cNvPr id="1818150450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198663847" name="Picture">
+                        <wp:docPr id="493343393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198663847" name="Picture"/>
+                                <pic:cNvPr id="493343393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63603971" name="Picture">
+                        <wp:docPr id="1046594047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63603971" name="Picture"/>
+                                <pic:cNvPr id="1046594047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538626719" name="Picture">
+                        <wp:docPr id="179977971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538626719" name="Picture"/>
+                                <pic:cNvPr id="179977971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336926615" name="Picture">
+                        <wp:docPr id="564995020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336926615" name="Picture"/>
+                                <pic:cNvPr id="564995020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8370,51 +8370,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="800"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -8579,64 +8579,64 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119233574" name="Picture">
+                        <wp:docPr id="669249818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119233574" name="Picture"/>
+                                <pic:cNvPr id="669249818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -8883,100 +8883,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">MOUVEMENTS DE TERRAIN</w:t>
+                    <w:t xml:space="preserve">RETRAIT GONFLEMENT DES ARGILES</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364168357" name="Picture">
+                        <wp:docPr id="80708867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364168357" name="Picture"/>
+                                <pic:cNvPr id="80708867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9261,51 +9261,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="180"/>
+                <w:trHeight w:hRule="atLeast" w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -9345,261 +9345,277 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
-                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732245398" name="Picture">
+                        <wp:docPr id="1265543366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732245398" name="Picture"/>
+                                <pic:cNvPr id="1265543366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="58823" b="0"/>
+                                  <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="80"/>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-     </w:tcPr>
-[...35 lines deleted...]
-                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
-            </w:tr>
-[...38 lines deleted...]
-              </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -9657,51 +9673,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="260"/>
+          <w:trHeight w:hRule="exact" w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -9779,51 +9795,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="860"/>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -9988,64 +10004,64 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577198872" name="Picture">
+                        <wp:docPr id="2146193412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577198872" name="Picture"/>
+                                <pic:cNvPr id="2146193412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
-                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -10292,100 +10308,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">RETRAIT GONFLEMENT DES ARGILES</w:t>
+                    <w:t xml:space="preserve">RADON</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049283665" name="Picture">
+                        <wp:docPr id="1179005821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049283665" name="Picture"/>
+                                <pic:cNvPr id="1179005821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10670,51 +10686,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="260"/>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -10754,1514 +10770,89 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078736037" name="Picture">
+                        <wp:docPr id="1219141745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078736037" name="Picture"/>
+                                <pic:cNvPr id="1219141745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
-                                <a:srcRect/>
-[...1424 lines deleted...]
-                                <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -12491,51 +11082,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7420"/>
+          <w:trHeight w:hRule="exact" w:val="8480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -13071,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773528053" name="Picture">
+                  <wp:docPr id="310462371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773528053" name="Picture"/>
+                          <pic:cNvPr id="310462371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430540163" name="Picture">
+                  <wp:docPr id="1526392740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430540163" name="Picture"/>
+                          <pic:cNvPr id="1526392740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067483090" name="Picture">
+                  <wp:docPr id="931860103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067483090" name="Picture"/>
+                          <pic:cNvPr id="931860103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148001169" name="Picture">
+                  <wp:docPr id="1202407897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148001169" name="Picture"/>
+                          <pic:cNvPr id="1202407897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446385656" name="Picture">
+                  <wp:docPr id="1318899970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446385656" name="Picture"/>
+                          <pic:cNvPr id="1318899970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942096610" name="Picture">
+                  <wp:docPr id="1052974989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942096610" name="Picture"/>
+                          <pic:cNvPr id="1052974989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021529478" name="Picture">
+                        <wp:docPr id="1789937411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021529478" name="Picture"/>
+                                <pic:cNvPr id="1789937411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761729761" name="Picture">
+                  <wp:docPr id="110047204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761729761" name="Picture"/>
+                          <pic:cNvPr id="110047204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151420745" name="Picture">
+                  <wp:docPr id="158066908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151420745" name="Picture"/>
+                          <pic:cNvPr id="158066908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21793736" name="Picture">
+                  <wp:docPr id="1636511405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21793736" name="Picture"/>
+                          <pic:cNvPr id="1636511405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370113270" name="Picture">
+                  <wp:docPr id="1074073565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370113270" name="Picture"/>
+                          <pic:cNvPr id="1074073565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540492140" name="Picture">
+                  <wp:docPr id="1024274235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540492140" name="Picture"/>
+                          <pic:cNvPr id="1024274235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905766674" name="Picture">
+                  <wp:docPr id="1068216974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905766674" name="Picture"/>
+                          <pic:cNvPr id="1068216974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930310696" name="Picture">
+                        <wp:docPr id="426161268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930310696" name="Picture"/>
+                                <pic:cNvPr id="426161268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585817099" name="Picture">
+                        <wp:docPr id="2005557990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585817099" name="Picture"/>
+                                <pic:cNvPr id="2005557990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25404,80 +23995,100 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
-        <w:gridCol w:w="1320"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="JR_PAGE_ANCHOR_0_5"/>
             <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -25733,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546151559" name="Picture">
+                  <wp:docPr id="132672428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546151559" name="Picture"/>
+                          <pic:cNvPr id="132672428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25793,86 +24404,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786804060" name="Picture">
+                  <wp:docPr id="35357208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786804060" name="Picture"/>
+                          <pic:cNvPr id="35357208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25943,50 +24554,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26040,60 +24660,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26302,50 +24931,68 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26437,86 +25084,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730905102" name="Picture">
+                  <wp:docPr id="1829109832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730905102" name="Picture"/>
+                          <pic:cNvPr id="1829109832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26526,50 +25173,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26661,51 +25317,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26767,50 +25423,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26997,67 +25662,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27273,96 +25956,114 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque de mouvements de terrain sur Serbannes</w:t>
+              <w:t xml:space="preserve">Risque de retrait gonflement des argiles sur Serbannes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
@@ -27436,89 +26137,98 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595755341" name="Picture">
+                  <wp:docPr id="618123615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595755341" name="Picture"/>
+                          <pic:cNvPr id="618123615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_14.jpg"/>
+                          <a:blip r:embed="img_0_4_53.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27567,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612191099" name="Picture">
+                  <wp:docPr id="766021738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612191099" name="Picture"/>
+                          <pic:cNvPr id="766021738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27663,8736 +26373,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
-[...8684 lines deleted...]
-          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37711,61 +27735,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460762985" name="Picture">
+                  <wp:docPr id="2022645857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460762985" name="Picture"/>
+                          <pic:cNvPr id="2022645857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_52.png"/>
+                          <a:blip r:embed="img_0_4_52.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38908,61 +28932,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027570164" name="Picture">
+                        <wp:docPr id="895832359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027570164" name="Picture"/>
+                                <pic:cNvPr id="895832359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_6_12_2.png"/>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -42170,52 +32194,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -42471,57 +32495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371766334" name="Picture">
+                  <wp:docPr id="1274841745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371766334" name="Picture"/>
+                          <pic:cNvPr id="1274841745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42560,57 +32584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174203925" name="Picture">
+                  <wp:docPr id="772869784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174203925" name="Picture"/>
+                          <pic:cNvPr id="772869784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43204,57 +33228,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546116430" name="Picture">
+                  <wp:docPr id="828542484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546116430" name="Picture"/>
+                          <pic:cNvPr id="828542484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44202,61 +34226,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983863953" name="Picture">
+                  <wp:docPr id="350350316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983863953" name="Picture"/>
+                          <pic:cNvPr id="350350316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_7_14.jpg"/>
+                          <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -44305,61 +34329,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155388234" name="Picture">
+                  <wp:docPr id="1620490837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155388234" name="Picture"/>
+                          <pic:cNvPr id="1620490837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -45682,61 +35706,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089882080" name="Picture">
+                  <wp:docPr id="1618211889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089882080" name="Picture"/>
+                          <pic:cNvPr id="1618211889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_7_13.png"/>
+                          <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -46825,61 +36849,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726777887" name="Picture">
+                        <wp:docPr id="1500563819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726777887" name="Picture"/>
+                                <pic:cNvPr id="1500563819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_7_12_2.png"/>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -47899,52 +37923,52 @@
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -48046,57 +38070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310810931" name="Picture">
+                  <wp:docPr id="643660808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310810931" name="Picture"/>
+                          <pic:cNvPr id="643660808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48117,57 +38141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572502218" name="Picture">
+                  <wp:docPr id="107743189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572502218" name="Picture"/>
+                          <pic:cNvPr id="107743189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48531,57 +38555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170858151" name="Picture">
+                  <wp:docPr id="677808854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170858151" name="Picture"/>
+                          <pic:cNvPr id="677808854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49349,74 +39373,67 @@
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
- <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
- <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_4_53.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_53.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_52.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_52.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_6_53.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_53.jpg"/>
-[...6 lines deleted...]
- <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
+ <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
+ <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>