--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120867509" name="Picture">
+                  <wp:docPr id="1424794077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120867509" name="Picture"/>
+                          <pic:cNvPr id="1424794077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635626433" name="Picture">
+                  <wp:docPr id="2029818393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635626433" name="Picture"/>
+                          <pic:cNvPr id="2029818393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653678972" name="Picture">
+                        <wp:docPr id="421915110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653678972" name="Picture"/>
+                                <pic:cNvPr id="421915110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021084510" name="Picture">
+                  <wp:docPr id="464420147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021084510" name="Picture"/>
+                          <pic:cNvPr id="464420147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894898961" name="Picture">
+                  <wp:docPr id="1160229153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894898961" name="Picture"/>
+                          <pic:cNvPr id="1160229153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864813851" name="Picture">
+                  <wp:docPr id="1189654096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864813851" name="Picture"/>
+                          <pic:cNvPr id="1189654096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032467549" name="Picture">
+                  <wp:docPr id="1966972765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032467549" name="Picture"/>
+                          <pic:cNvPr id="1966972765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620199805" name="Picture">
+                  <wp:docPr id="480076562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620199805" name="Picture"/>
+                          <pic:cNvPr id="480076562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546972789" name="Picture">
+                        <wp:docPr id="18162928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546972789" name="Picture"/>
+                                <pic:cNvPr id="18162928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980140769" name="Picture">
+                        <wp:docPr id="1112067496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980140769" name="Picture"/>
+                                <pic:cNvPr id="1112067496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618927080" name="Picture">
+                        <wp:docPr id="1417927884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618927080" name="Picture"/>
+                                <pic:cNvPr id="1417927884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87714173" name="Picture">
+                        <wp:docPr id="1397483037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87714173" name="Picture"/>
+                                <pic:cNvPr id="1397483037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476660688" name="Picture">
+                        <wp:docPr id="1550059074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476660688" name="Picture"/>
+                                <pic:cNvPr id="1550059074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927041084" name="Picture">
+                        <wp:docPr id="83011292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927041084" name="Picture"/>
+                                <pic:cNvPr id="83011292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661159293" name="Picture">
+                        <wp:docPr id="1655589037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661159293" name="Picture"/>
+                                <pic:cNvPr id="1655589037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728859313" name="Picture">
+                        <wp:docPr id="1250883380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728859313" name="Picture"/>
+                                <pic:cNvPr id="1250883380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788906940" name="Picture">
+                        <wp:docPr id="1554333347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788906940" name="Picture"/>
+                                <pic:cNvPr id="1554333347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685083449" name="Picture">
+                        <wp:docPr id="1692419102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685083449" name="Picture"/>
+                                <pic:cNvPr id="1692419102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064287902" name="Picture">
+                        <wp:docPr id="793737791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064287902" name="Picture"/>
+                                <pic:cNvPr id="793737791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6023066" name="Picture">
+                        <wp:docPr id="630172894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6023066" name="Picture"/>
+                                <pic:cNvPr id="630172894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522902908" name="Picture">
+                        <wp:docPr id="608969346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522902908" name="Picture"/>
+                                <pic:cNvPr id="608969346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490975568" name="Picture">
+                        <wp:docPr id="1734916382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490975568" name="Picture"/>
+                                <pic:cNvPr id="1734916382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628232688" name="Picture">
+                        <wp:docPr id="78586164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628232688" name="Picture"/>
+                                <pic:cNvPr id="78586164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464439880" name="Picture">
+                  <wp:docPr id="455231179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464439880" name="Picture"/>
+                          <pic:cNvPr id="455231179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556650105" name="Picture">
+                  <wp:docPr id="133210611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556650105" name="Picture"/>
+                          <pic:cNvPr id="133210611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837555377" name="Picture">
+                  <wp:docPr id="897549044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837555377" name="Picture"/>
+                          <pic:cNvPr id="897549044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832548515" name="Picture">
+                  <wp:docPr id="1609266252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832548515" name="Picture"/>
+                          <pic:cNvPr id="1609266252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133942668" name="Picture">
+                  <wp:docPr id="114798357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133942668" name="Picture"/>
+                          <pic:cNvPr id="114798357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684383173" name="Picture">
+                  <wp:docPr id="466513359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684383173" name="Picture"/>
+                          <pic:cNvPr id="466513359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684598438" name="Picture">
+                        <wp:docPr id="783269463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684598438" name="Picture"/>
+                                <pic:cNvPr id="783269463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304476903" name="Picture">
+                  <wp:docPr id="53039480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304476903" name="Picture"/>
+                          <pic:cNvPr id="53039480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752430627" name="Picture">
+                  <wp:docPr id="1411140410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752430627" name="Picture"/>
+                          <pic:cNvPr id="1411140410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263351381" name="Picture">
+                  <wp:docPr id="127015656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263351381" name="Picture"/>
+                          <pic:cNvPr id="127015656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745555025" name="Picture">
+                  <wp:docPr id="2129326642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745555025" name="Picture"/>
+                          <pic:cNvPr id="2129326642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299027781" name="Picture">
+                  <wp:docPr id="811328161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299027781" name="Picture"/>
+                          <pic:cNvPr id="811328161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200598948" name="Picture">
+                  <wp:docPr id="451602772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200598948" name="Picture"/>
+                          <pic:cNvPr id="451602772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297489022" name="Picture">
+                        <wp:docPr id="1768373904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297489022" name="Picture"/>
+                                <pic:cNvPr id="1768373904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662641483" name="Picture">
+                  <wp:docPr id="169934664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662641483" name="Picture"/>
+                          <pic:cNvPr id="169934664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520580871" name="Picture">
+                  <wp:docPr id="982392147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520580871" name="Picture"/>
+                          <pic:cNvPr id="982392147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553095163" name="Picture">
+                  <wp:docPr id="1129111713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553095163" name="Picture"/>
+                          <pic:cNvPr id="1129111713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857136993" name="Picture">
+                  <wp:docPr id="251102058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857136993" name="Picture"/>
+                          <pic:cNvPr id="251102058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432115513" name="Picture">
+                  <wp:docPr id="1019117570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432115513" name="Picture"/>
+                          <pic:cNvPr id="1019117570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219688321" name="Picture">
+                  <wp:docPr id="1276311923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219688321" name="Picture"/>
+                          <pic:cNvPr id="1276311923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255564903" name="Picture">
+                  <wp:docPr id="1146205725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255564903" name="Picture"/>
+                          <pic:cNvPr id="1146205725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116272793" name="Picture">
+                  <wp:docPr id="525534853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116272793" name="Picture"/>
+                          <pic:cNvPr id="525534853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813118011" name="Picture">
+                  <wp:docPr id="1030112458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813118011" name="Picture"/>
+                          <pic:cNvPr id="1030112458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531967592" name="Picture">
+                  <wp:docPr id="323096624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531967592" name="Picture"/>
+                          <pic:cNvPr id="323096624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361188658" name="Picture">
+                  <wp:docPr id="2145474052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361188658" name="Picture"/>
+                          <pic:cNvPr id="2145474052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357418810" name="Picture">
+                  <wp:docPr id="1655257551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357418810" name="Picture"/>
+                          <pic:cNvPr id="1655257551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942737024" name="Picture">
+                        <wp:docPr id="2017131589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942737024" name="Picture"/>
+                                <pic:cNvPr id="2017131589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138718676" name="Picture">
+                  <wp:docPr id="1408681420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138718676" name="Picture"/>
+                          <pic:cNvPr id="1408681420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659898627" name="Picture">
+                  <wp:docPr id="747869976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659898627" name="Picture"/>
+                          <pic:cNvPr id="747869976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012267096" name="Picture">
+                  <wp:docPr id="451094000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012267096" name="Picture"/>
+                          <pic:cNvPr id="451094000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743226649" name="Picture">
+                  <wp:docPr id="2007816559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743226649" name="Picture"/>
+                          <pic:cNvPr id="2007816559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876279777" name="Picture">
+                  <wp:docPr id="353175180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876279777" name="Picture"/>
+                          <pic:cNvPr id="353175180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577028908" name="Picture">
+                  <wp:docPr id="61641224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577028908" name="Picture"/>
+                          <pic:cNvPr id="61641224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295514668" name="Picture">
+                        <wp:docPr id="2096132231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295514668" name="Picture"/>
+                                <pic:cNvPr id="2096132231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743287214" name="Picture">
+                  <wp:docPr id="1929004700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743287214" name="Picture"/>
+                          <pic:cNvPr id="1929004700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466048517" name="Picture">
+                  <wp:docPr id="1034928911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466048517" name="Picture"/>
+                          <pic:cNvPr id="1034928911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438533222" name="Picture">
+                  <wp:docPr id="1614895444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438533222" name="Picture"/>
+                          <pic:cNvPr id="1614895444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398175022" name="Picture">
+                  <wp:docPr id="993305656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398175022" name="Picture"/>
+                          <pic:cNvPr id="993305656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921021503" name="Picture">
+                  <wp:docPr id="2017505258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921021503" name="Picture"/>
+                          <pic:cNvPr id="2017505258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428853631" name="Picture">
+                  <wp:docPr id="312590927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428853631" name="Picture"/>
+                          <pic:cNvPr id="312590927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>