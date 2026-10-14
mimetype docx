--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585232543" name="Picture">
+                  <wp:docPr id="2059134230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585232543" name="Picture"/>
+                          <pic:cNvPr id="2059134230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136150121" name="Picture">
+                  <wp:docPr id="1704043441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136150121" name="Picture"/>
+                          <pic:cNvPr id="1704043441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477536981" name="Picture">
+                        <wp:docPr id="1180912204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477536981" name="Picture"/>
+                                <pic:cNvPr id="1180912204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446830190" name="Picture">
+                  <wp:docPr id="342617605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446830190" name="Picture"/>
+                          <pic:cNvPr id="342617605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406179307" name="Picture">
+                  <wp:docPr id="1934899047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406179307" name="Picture"/>
+                          <pic:cNvPr id="1934899047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339098901" name="Picture">
+                  <wp:docPr id="744028803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339098901" name="Picture"/>
+                          <pic:cNvPr id="744028803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278343070" name="Picture">
+                  <wp:docPr id="168024468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278343070" name="Picture"/>
+                          <pic:cNvPr id="168024468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296023228" name="Picture">
+                  <wp:docPr id="1833310542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296023228" name="Picture"/>
+                          <pic:cNvPr id="1833310542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906903591" name="Picture">
+                        <wp:docPr id="1290915293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906903591" name="Picture"/>
+                                <pic:cNvPr id="1290915293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097126429" name="Picture">
+                        <wp:docPr id="1425954478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097126429" name="Picture"/>
+                                <pic:cNvPr id="1425954478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11587077" name="Picture">
+                        <wp:docPr id="1918987757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11587077" name="Picture"/>
+                                <pic:cNvPr id="1918987757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927666400" name="Picture">
+                        <wp:docPr id="674198881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927666400" name="Picture"/>
+                                <pic:cNvPr id="674198881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801631768" name="Picture">
+                        <wp:docPr id="1034383330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801631768" name="Picture"/>
+                                <pic:cNvPr id="1034383330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87777929" name="Picture">
+                        <wp:docPr id="332321101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87777929" name="Picture"/>
+                                <pic:cNvPr id="332321101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105856721" name="Picture">
+                        <wp:docPr id="926300008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105856721" name="Picture"/>
+                                <pic:cNvPr id="926300008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355227680" name="Picture">
+                        <wp:docPr id="1025603190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355227680" name="Picture"/>
+                                <pic:cNvPr id="1025603190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414407220" name="Picture">
+                        <wp:docPr id="890830898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414407220" name="Picture"/>
+                                <pic:cNvPr id="890830898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78632376" name="Picture">
+                        <wp:docPr id="678877238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78632376" name="Picture"/>
+                                <pic:cNvPr id="678877238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393190082" name="Picture">
+                        <wp:docPr id="1719776948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393190082" name="Picture"/>
+                                <pic:cNvPr id="1719776948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861646137" name="Picture">
+                        <wp:docPr id="1045265337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861646137" name="Picture"/>
+                                <pic:cNvPr id="1045265337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741379228" name="Picture">
+                        <wp:docPr id="453276874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741379228" name="Picture"/>
+                                <pic:cNvPr id="453276874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113407310" name="Picture">
+                        <wp:docPr id="610287919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113407310" name="Picture"/>
+                                <pic:cNvPr id="610287919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027300495" name="Picture">
+                        <wp:docPr id="1184753054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027300495" name="Picture"/>
+                                <pic:cNvPr id="1184753054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851749904" name="Picture">
+                        <wp:docPr id="623670302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851749904" name="Picture"/>
+                                <pic:cNvPr id="623670302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223177063" name="Picture">
+                        <wp:docPr id="272459842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223177063" name="Picture"/>
+                                <pic:cNvPr id="272459842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554329837" name="Picture">
+                        <wp:docPr id="1296319276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554329837" name="Picture"/>
+                                <pic:cNvPr id="1296319276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007382046" name="Picture">
+                  <wp:docPr id="682529522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007382046" name="Picture"/>
+                          <pic:cNvPr id="682529522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160242679" name="Picture">
+                  <wp:docPr id="2115106331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160242679" name="Picture"/>
+                          <pic:cNvPr id="2115106331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048308972" name="Picture">
+                  <wp:docPr id="943851205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048308972" name="Picture"/>
+                          <pic:cNvPr id="943851205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278151102" name="Picture">
+                  <wp:docPr id="1806119387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278151102" name="Picture"/>
+                          <pic:cNvPr id="1806119387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522571871" name="Picture">
+                  <wp:docPr id="1324823596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522571871" name="Picture"/>
+                          <pic:cNvPr id="1324823596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340105338" name="Picture">
+                  <wp:docPr id="1733384051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340105338" name="Picture"/>
+                          <pic:cNvPr id="1733384051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796192882" name="Picture">
+                        <wp:docPr id="473548498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796192882" name="Picture"/>
+                                <pic:cNvPr id="473548498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571984432" name="Picture">
+                  <wp:docPr id="1216679490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571984432" name="Picture"/>
+                          <pic:cNvPr id="1216679490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094411816" name="Picture">
+                  <wp:docPr id="1258728838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094411816" name="Picture"/>
+                          <pic:cNvPr id="1258728838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780271594" name="Picture">
+                  <wp:docPr id="425459042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780271594" name="Picture"/>
+                          <pic:cNvPr id="425459042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337534219" name="Picture">
+                  <wp:docPr id="1717887548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337534219" name="Picture"/>
+                          <pic:cNvPr id="1717887548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443334350" name="Picture">
+                  <wp:docPr id="504397722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443334350" name="Picture"/>
+                          <pic:cNvPr id="504397722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172110213" name="Picture">
+                  <wp:docPr id="423726322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172110213" name="Picture"/>
+                          <pic:cNvPr id="423726322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051293043" name="Picture">
+                        <wp:docPr id="868415850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051293043" name="Picture"/>
+                                <pic:cNvPr id="868415850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463352139" name="Picture">
+                  <wp:docPr id="539062238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463352139" name="Picture"/>
+                          <pic:cNvPr id="539062238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400888101" name="Picture">
+                  <wp:docPr id="1270094483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400888101" name="Picture"/>
+                          <pic:cNvPr id="1270094483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449543214" name="Picture">
+                  <wp:docPr id="917590940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449543214" name="Picture"/>
+                          <pic:cNvPr id="917590940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112108065" name="Picture">
+                  <wp:docPr id="780610820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112108065" name="Picture"/>
+                          <pic:cNvPr id="780610820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512080366" name="Picture">
+                  <wp:docPr id="1132423531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512080366" name="Picture"/>
+                          <pic:cNvPr id="1132423531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785511480" name="Picture">
+                  <wp:docPr id="1606263409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785511480" name="Picture"/>
+                          <pic:cNvPr id="1606263409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540832308" name="Picture">
+                        <wp:docPr id="1956448156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540832308" name="Picture"/>
+                                <pic:cNvPr id="1956448156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33142,57 +33142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610699421" name="Picture">
+                  <wp:docPr id="742133268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610699421" name="Picture"/>
+                          <pic:cNvPr id="742133268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064901249" name="Picture">
+                  <wp:docPr id="367382379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064901249" name="Picture"/>
+                          <pic:cNvPr id="367382379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33875,57 +33875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424104267" name="Picture">
+                  <wp:docPr id="156797868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424104267" name="Picture"/>
+                          <pic:cNvPr id="156797868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34873,57 +34873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185198868" name="Picture">
+                  <wp:docPr id="1879304964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185198868" name="Picture"/>
+                          <pic:cNvPr id="1879304964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34976,57 +34976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347937443" name="Picture">
+                  <wp:docPr id="940400442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347937443" name="Picture"/>
+                          <pic:cNvPr id="940400442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36353,57 +36353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815123830" name="Picture">
+                  <wp:docPr id="1683947027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815123830" name="Picture"/>
+                          <pic:cNvPr id="1683947027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534449399" name="Picture">
+                        <wp:docPr id="346479702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534449399" name="Picture"/>
+                                <pic:cNvPr id="346479702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38854,57 +38854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865493448" name="Picture">
+                  <wp:docPr id="127600311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865493448" name="Picture"/>
+                          <pic:cNvPr id="127600311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38943,57 +38943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484096361" name="Picture">
+                  <wp:docPr id="1977144968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484096361" name="Picture"/>
+                          <pic:cNvPr id="1977144968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39566,57 +39566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194449850" name="Picture">
+                  <wp:docPr id="643786164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194449850" name="Picture"/>
+                          <pic:cNvPr id="643786164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40483,57 +40483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249045658" name="Picture">
+                  <wp:docPr id="2072319580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249045658" name="Picture"/>
+                          <pic:cNvPr id="2072319580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750332852" name="Picture">
+                  <wp:docPr id="1111939719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750332852" name="Picture"/>
+                          <pic:cNvPr id="1111939719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41909,57 +41909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855491553" name="Picture">
+                  <wp:docPr id="2088573367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855491553" name="Picture"/>
+                          <pic:cNvPr id="2088573367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42691,57 +42691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437101451" name="Picture">
+                  <wp:docPr id="1619243939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437101451" name="Picture"/>
+                          <pic:cNvPr id="1619243939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138375514" name="Picture">
+                  <wp:docPr id="1957146277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138375514" name="Picture"/>
+                          <pic:cNvPr id="1957146277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43412,57 +43412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003547694" name="Picture">
+                  <wp:docPr id="668833762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003547694" name="Picture"/>
+                          <pic:cNvPr id="668833762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44356,57 +44356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373937372" name="Picture">
+                  <wp:docPr id="1554569610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373937372" name="Picture"/>
+                          <pic:cNvPr id="1554569610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44468,57 +44468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046520389" name="Picture">
+                  <wp:docPr id="780981234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046520389" name="Picture"/>
+                          <pic:cNvPr id="780981234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45709,51 +45709,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -46127,57 +46127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287389291" name="Picture">
+                  <wp:docPr id="794562679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287389291" name="Picture"/>
+                          <pic:cNvPr id="794562679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552438472" name="Picture">
+                  <wp:docPr id="87181649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552438472" name="Picture"/>
+                          <pic:cNvPr id="87181649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47386,57 +47386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412684754" name="Picture">
+                  <wp:docPr id="1529081738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412684754" name="Picture"/>
+                          <pic:cNvPr id="1529081738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47874,57 +47874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335516193" name="Picture">
+                  <wp:docPr id="168227441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335516193" name="Picture"/>
+                          <pic:cNvPr id="168227441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48725,51 +48725,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -49095,51 +49095,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832619" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3832619</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DLI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -49651,50 +49809,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>