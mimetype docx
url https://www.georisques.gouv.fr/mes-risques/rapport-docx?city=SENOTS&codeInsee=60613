--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714250940" name="Picture">
+                  <wp:docPr id="371881553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714250940" name="Picture"/>
+                          <pic:cNvPr id="371881553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603489417" name="Picture">
+                  <wp:docPr id="1009681845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603489417" name="Picture"/>
+                          <pic:cNvPr id="1009681845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320577940" name="Picture">
+                        <wp:docPr id="1385491024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320577940" name="Picture"/>
+                                <pic:cNvPr id="1385491024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114423812" name="Picture">
+                  <wp:docPr id="132419887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114423812" name="Picture"/>
+                          <pic:cNvPr id="132419887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365482271" name="Picture">
+                  <wp:docPr id="1655508045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365482271" name="Picture"/>
+                          <pic:cNvPr id="1655508045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520199651" name="Picture">
+                  <wp:docPr id="248110708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520199651" name="Picture"/>
+                          <pic:cNvPr id="248110708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127262346" name="Picture">
+                  <wp:docPr id="193294534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127262346" name="Picture"/>
+                          <pic:cNvPr id="193294534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565762192" name="Picture">
+                  <wp:docPr id="2105064343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565762192" name="Picture"/>
+                          <pic:cNvPr id="2105064343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812571770" name="Picture">
+                        <wp:docPr id="744566953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812571770" name="Picture"/>
+                                <pic:cNvPr id="744566953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658505392" name="Picture">
+                        <wp:docPr id="994505917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658505392" name="Picture"/>
+                                <pic:cNvPr id="994505917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456840584" name="Picture">
+                        <wp:docPr id="4994347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456840584" name="Picture"/>
+                                <pic:cNvPr id="4994347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531909018" name="Picture">
+                        <wp:docPr id="696728870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531909018" name="Picture"/>
+                                <pic:cNvPr id="696728870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489911374" name="Picture">
+                        <wp:docPr id="1008971530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489911374" name="Picture"/>
+                                <pic:cNvPr id="1008971530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839144676" name="Picture">
+                        <wp:docPr id="325411434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839144676" name="Picture"/>
+                                <pic:cNvPr id="325411434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352206372" name="Picture">
+                        <wp:docPr id="1175995196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352206372" name="Picture"/>
+                                <pic:cNvPr id="1175995196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941825860" name="Picture">
+                        <wp:docPr id="804106609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941825860" name="Picture"/>
+                                <pic:cNvPr id="804106609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899134417" name="Picture">
+                        <wp:docPr id="1076687737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899134417" name="Picture"/>
+                                <pic:cNvPr id="1076687737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439972661" name="Picture">
+                        <wp:docPr id="1623253726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439972661" name="Picture"/>
+                                <pic:cNvPr id="1623253726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324939661" name="Picture">
+                        <wp:docPr id="916740355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324939661" name="Picture"/>
+                                <pic:cNvPr id="916740355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262085936" name="Picture">
+                        <wp:docPr id="1676092980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262085936" name="Picture"/>
+                                <pic:cNvPr id="1676092980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182964672" name="Picture">
+                        <wp:docPr id="926471156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182964672" name="Picture"/>
+                                <pic:cNvPr id="926471156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587569504" name="Picture">
+                        <wp:docPr id="351856935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587569504" name="Picture"/>
+                                <pic:cNvPr id="351856935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321968986" name="Picture">
+                        <wp:docPr id="765543515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321968986" name="Picture"/>
+                                <pic:cNvPr id="765543515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38488245" name="Picture">
+                        <wp:docPr id="857405256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38488245" name="Picture"/>
+                                <pic:cNvPr id="857405256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786099844" name="Picture">
+                        <wp:docPr id="403232566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786099844" name="Picture"/>
+                                <pic:cNvPr id="403232566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33269591" name="Picture">
+                        <wp:docPr id="2061887698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33269591" name="Picture"/>
+                                <pic:cNvPr id="2061887698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388251273" name="Picture">
+                  <wp:docPr id="1687348876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388251273" name="Picture"/>
+                          <pic:cNvPr id="1687348876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849281007" name="Picture">
+                  <wp:docPr id="790340489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849281007" name="Picture"/>
+                          <pic:cNvPr id="790340489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147708650" name="Picture">
+                  <wp:docPr id="866471669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147708650" name="Picture"/>
+                          <pic:cNvPr id="866471669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270898228" name="Picture">
+                  <wp:docPr id="447540402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270898228" name="Picture"/>
+                          <pic:cNvPr id="447540402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564547541" name="Picture">
+                  <wp:docPr id="1452174643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564547541" name="Picture"/>
+                          <pic:cNvPr id="1452174643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170202257" name="Picture">
+                  <wp:docPr id="2131229313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170202257" name="Picture"/>
+                          <pic:cNvPr id="2131229313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354974135" name="Picture">
+                        <wp:docPr id="775222891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354974135" name="Picture"/>
+                                <pic:cNvPr id="775222891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792669578" name="Picture">
+                  <wp:docPr id="2002179772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792669578" name="Picture"/>
+                          <pic:cNvPr id="2002179772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874644467" name="Picture">
+                  <wp:docPr id="1079823582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874644467" name="Picture"/>
+                          <pic:cNvPr id="1079823582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117480507" name="Picture">
+                  <wp:docPr id="1230171408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117480507" name="Picture"/>
+                          <pic:cNvPr id="1230171408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624313334" name="Picture">
+                  <wp:docPr id="1235204996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624313334" name="Picture"/>
+                          <pic:cNvPr id="1235204996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12328677" name="Picture">
+                  <wp:docPr id="763997248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12328677" name="Picture"/>
+                          <pic:cNvPr id="763997248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84982983" name="Picture">
+                  <wp:docPr id="1356957106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84982983" name="Picture"/>
+                          <pic:cNvPr id="1356957106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200554609" name="Picture">
+                        <wp:docPr id="2132207490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200554609" name="Picture"/>
+                                <pic:cNvPr id="2132207490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199143107" name="Picture">
+                  <wp:docPr id="587608519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199143107" name="Picture"/>
+                          <pic:cNvPr id="587608519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90474771" name="Picture">
+                  <wp:docPr id="1257198081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90474771" name="Picture"/>
+                          <pic:cNvPr id="1257198081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839123826" name="Picture">
+                  <wp:docPr id="336122582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839123826" name="Picture"/>
+                          <pic:cNvPr id="336122582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482523747" name="Picture">
+                  <wp:docPr id="553440038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482523747" name="Picture"/>
+                          <pic:cNvPr id="553440038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408780556" name="Picture">
+                  <wp:docPr id="1604267811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408780556" name="Picture"/>
+                          <pic:cNvPr id="1604267811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622040785" name="Picture">
+                  <wp:docPr id="100041375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622040785" name="Picture"/>
+                          <pic:cNvPr id="100041375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562778277" name="Picture">
+                        <wp:docPr id="799133939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562778277" name="Picture"/>
+                                <pic:cNvPr id="799133939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681570510" name="Picture">
+                  <wp:docPr id="519196130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681570510" name="Picture"/>
+                          <pic:cNvPr id="519196130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465770497" name="Picture">
+                  <wp:docPr id="265030386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465770497" name="Picture"/>
+                          <pic:cNvPr id="265030386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979232779" name="Picture">
+                  <wp:docPr id="1732798038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979232779" name="Picture"/>
+                          <pic:cNvPr id="1732798038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826749089" name="Picture">
+                  <wp:docPr id="1067825002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826749089" name="Picture"/>
+                          <pic:cNvPr id="1067825002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920617124" name="Picture">
+                  <wp:docPr id="1382731882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920617124" name="Picture"/>
+                          <pic:cNvPr id="1382731882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355081058" name="Picture">
+                  <wp:docPr id="1771304942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355081058" name="Picture"/>
+                          <pic:cNvPr id="1771304942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273669959" name="Picture">
+                        <wp:docPr id="194223858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273669959" name="Picture"/>
+                                <pic:cNvPr id="194223858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442527015" name="Picture">
+                  <wp:docPr id="2101949673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442527015" name="Picture"/>
+                          <pic:cNvPr id="2101949673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507029536" name="Picture">
+                  <wp:docPr id="1681354581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507029536" name="Picture"/>
+                          <pic:cNvPr id="1681354581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040149666" name="Picture">
+                  <wp:docPr id="1548329733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040149666" name="Picture"/>
+                          <pic:cNvPr id="1548329733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837949060" name="Picture">
+                  <wp:docPr id="747007848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837949060" name="Picture"/>
+                          <pic:cNvPr id="747007848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532956613" name="Picture">
+                  <wp:docPr id="1190458281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532956613" name="Picture"/>
+                          <pic:cNvPr id="1190458281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827027357" name="Picture">
+                  <wp:docPr id="1988487953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827027357" name="Picture"/>
+                          <pic:cNvPr id="1988487953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965682749" name="Picture">
+                  <wp:docPr id="1737383765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965682749" name="Picture"/>
+                          <pic:cNvPr id="1737383765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397920022" name="Picture">
+                  <wp:docPr id="1040907734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397920022" name="Picture"/>
+                          <pic:cNvPr id="1040907734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945158526" name="Picture">
+                  <wp:docPr id="1078425195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945158526" name="Picture"/>
+                          <pic:cNvPr id="1078425195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418240898" name="Picture">
+                  <wp:docPr id="1297235707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418240898" name="Picture"/>
+                          <pic:cNvPr id="1297235707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163572997" name="Picture">
+                  <wp:docPr id="1919642237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163572997" name="Picture"/>
+                          <pic:cNvPr id="1919642237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403946789" name="Picture">
+                  <wp:docPr id="1798469012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403946789" name="Picture"/>
+                          <pic:cNvPr id="1798469012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757931181" name="Picture">
+                  <wp:docPr id="1334097300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757931181" name="Picture"/>
+                          <pic:cNvPr id="1334097300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952302604" name="Picture">
+                  <wp:docPr id="625664546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952302604" name="Picture"/>
+                          <pic:cNvPr id="625664546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313946711" name="Picture">
+                  <wp:docPr id="93342189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313946711" name="Picture"/>
+                          <pic:cNvPr id="93342189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>