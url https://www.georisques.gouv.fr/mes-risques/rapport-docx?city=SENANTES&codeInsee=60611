--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141589834" name="Picture">
+                  <wp:docPr id="1810119464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141589834" name="Picture"/>
+                          <pic:cNvPr id="1810119464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987439247" name="Picture">
+                  <wp:docPr id="1613830598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987439247" name="Picture"/>
+                          <pic:cNvPr id="1613830598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798395043" name="Picture">
+                        <wp:docPr id="1200457194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798395043" name="Picture"/>
+                                <pic:cNvPr id="1200457194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081728660" name="Picture">
+                  <wp:docPr id="1820276035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081728660" name="Picture"/>
+                          <pic:cNvPr id="1820276035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951250931" name="Picture">
+                  <wp:docPr id="1410126489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951250931" name="Picture"/>
+                          <pic:cNvPr id="1410126489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946250306" name="Picture">
+                  <wp:docPr id="1038631259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946250306" name="Picture"/>
+                          <pic:cNvPr id="1038631259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674469551" name="Picture">
+                  <wp:docPr id="1674468970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674469551" name="Picture"/>
+                          <pic:cNvPr id="1674468970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261366073" name="Picture">
+                  <wp:docPr id="1642556717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261366073" name="Picture"/>
+                          <pic:cNvPr id="1642556717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528816574" name="Picture">
+                        <wp:docPr id="2005073194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528816574" name="Picture"/>
+                                <pic:cNvPr id="2005073194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869990001" name="Picture">
+                        <wp:docPr id="1427927453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869990001" name="Picture"/>
+                                <pic:cNvPr id="1427927453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810334521" name="Picture">
+                        <wp:docPr id="970577230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810334521" name="Picture"/>
+                                <pic:cNvPr id="970577230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037149006" name="Picture">
+                        <wp:docPr id="679131904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037149006" name="Picture"/>
+                                <pic:cNvPr id="679131904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365608531" name="Picture">
+                        <wp:docPr id="1130488827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365608531" name="Picture"/>
+                                <pic:cNvPr id="1130488827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935080684" name="Picture">
+                        <wp:docPr id="1616068727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935080684" name="Picture"/>
+                                <pic:cNvPr id="1616068727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793391281" name="Picture">
+                        <wp:docPr id="734038228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793391281" name="Picture"/>
+                                <pic:cNvPr id="734038228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99967141" name="Picture">
+                        <wp:docPr id="766586552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99967141" name="Picture"/>
+                                <pic:cNvPr id="766586552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592256176" name="Picture">
+                        <wp:docPr id="1623816644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592256176" name="Picture"/>
+                                <pic:cNvPr id="1623816644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396774017" name="Picture">
+                        <wp:docPr id="1594089630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396774017" name="Picture"/>
+                                <pic:cNvPr id="1594089630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091916464" name="Picture">
+                        <wp:docPr id="994192608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091916464" name="Picture"/>
+                                <pic:cNvPr id="994192608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587297061" name="Picture">
+                        <wp:docPr id="795480618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587297061" name="Picture"/>
+                                <pic:cNvPr id="795480618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958568604" name="Picture">
+                        <wp:docPr id="1170071073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958568604" name="Picture"/>
+                                <pic:cNvPr id="1170071073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437372768" name="Picture">
+                        <wp:docPr id="1462651190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437372768" name="Picture"/>
+                                <pic:cNvPr id="1462651190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552711104" name="Picture">
+                        <wp:docPr id="389696412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552711104" name="Picture"/>
+                                <pic:cNvPr id="389696412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407473407" name="Picture">
+                  <wp:docPr id="592523418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407473407" name="Picture"/>
+                          <pic:cNvPr id="592523418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453149121" name="Picture">
+                  <wp:docPr id="1664685724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453149121" name="Picture"/>
+                          <pic:cNvPr id="1664685724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912466693" name="Picture">
+                  <wp:docPr id="90645400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912466693" name="Picture"/>
+                          <pic:cNvPr id="90645400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097756199" name="Picture">
+                  <wp:docPr id="215896677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097756199" name="Picture"/>
+                          <pic:cNvPr id="215896677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687248207" name="Picture">
+                  <wp:docPr id="401262720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687248207" name="Picture"/>
+                          <pic:cNvPr id="401262720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55416540" name="Picture">
+                  <wp:docPr id="511601882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55416540" name="Picture"/>
+                          <pic:cNvPr id="511601882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473808326" name="Picture">
+                        <wp:docPr id="1954823640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473808326" name="Picture"/>
+                                <pic:cNvPr id="1954823640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460395367" name="Picture">
+                  <wp:docPr id="873144567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460395367" name="Picture"/>
+                          <pic:cNvPr id="873144567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976186527" name="Picture">
+                  <wp:docPr id="1797866284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976186527" name="Picture"/>
+                          <pic:cNvPr id="1797866284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259152785" name="Picture">
+                  <wp:docPr id="1050069356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259152785" name="Picture"/>
+                          <pic:cNvPr id="1050069356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139882620" name="Picture">
+                  <wp:docPr id="2133051086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139882620" name="Picture"/>
+                          <pic:cNvPr id="2133051086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650965473" name="Picture">
+                  <wp:docPr id="1433255373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650965473" name="Picture"/>
+                          <pic:cNvPr id="1433255373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243367443" name="Picture">
+                  <wp:docPr id="1355985386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243367443" name="Picture"/>
+                          <pic:cNvPr id="1355985386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172591272" name="Picture">
+                        <wp:docPr id="459991871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172591272" name="Picture"/>
+                                <pic:cNvPr id="459991871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838208727" name="Picture">
+                  <wp:docPr id="1584546905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838208727" name="Picture"/>
+                          <pic:cNvPr id="1584546905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743281332" name="Picture">
+                  <wp:docPr id="1279713165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743281332" name="Picture"/>
+                          <pic:cNvPr id="1279713165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124183438" name="Picture">
+                  <wp:docPr id="1779505017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124183438" name="Picture"/>
+                          <pic:cNvPr id="1779505017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719563867" name="Picture">
+                  <wp:docPr id="622044929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719563867" name="Picture"/>
+                          <pic:cNvPr id="622044929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521814982" name="Picture">
+                  <wp:docPr id="2044254597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521814982" name="Picture"/>
+                          <pic:cNvPr id="2044254597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715297698" name="Picture">
+                  <wp:docPr id="1918656781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715297698" name="Picture"/>
+                          <pic:cNvPr id="1918656781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279232994" name="Picture">
+                        <wp:docPr id="248275772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279232994" name="Picture"/>
+                                <pic:cNvPr id="248275772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774205399" name="Picture">
+                  <wp:docPr id="529088481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774205399" name="Picture"/>
+                          <pic:cNvPr id="529088481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766339350" name="Picture">
+                  <wp:docPr id="1851691048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766339350" name="Picture"/>
+                          <pic:cNvPr id="1851691048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439588182" name="Picture">
+                  <wp:docPr id="13963975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439588182" name="Picture"/>
+                          <pic:cNvPr id="13963975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853035808" name="Picture">
+                  <wp:docPr id="246048334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853035808" name="Picture"/>
+                          <pic:cNvPr id="246048334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673994704" name="Picture">
+                  <wp:docPr id="771927726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673994704" name="Picture"/>
+                          <pic:cNvPr id="771927726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083242719" name="Picture">
+                  <wp:docPr id="2023361468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083242719" name="Picture"/>
+                          <pic:cNvPr id="2023361468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351287438" name="Picture">
+                        <wp:docPr id="1259666441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351287438" name="Picture"/>
+                                <pic:cNvPr id="1259666441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347601776" name="Picture">
+                  <wp:docPr id="246203927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347601776" name="Picture"/>
+                          <pic:cNvPr id="246203927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489318534" name="Picture">
+                  <wp:docPr id="1647613823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489318534" name="Picture"/>
+                          <pic:cNvPr id="1647613823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493395840" name="Picture">
+                  <wp:docPr id="1606127660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493395840" name="Picture"/>
+                          <pic:cNvPr id="1606127660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447914575" name="Picture">
+                  <wp:docPr id="690284100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447914575" name="Picture"/>
+                          <pic:cNvPr id="690284100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002959579" name="Picture">
+                  <wp:docPr id="1213224831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002959579" name="Picture"/>
+                          <pic:cNvPr id="1213224831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101038803" name="Picture">
+                  <wp:docPr id="695727919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101038803" name="Picture"/>
+                          <pic:cNvPr id="695727919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166327449" name="Picture">
+                  <wp:docPr id="682507600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166327449" name="Picture"/>
+                          <pic:cNvPr id="682507600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283972860" name="Picture">
+                  <wp:docPr id="147580702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283972860" name="Picture"/>
+                          <pic:cNvPr id="147580702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401887427" name="Picture">
+                  <wp:docPr id="495168274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401887427" name="Picture"/>
+                          <pic:cNvPr id="495168274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>