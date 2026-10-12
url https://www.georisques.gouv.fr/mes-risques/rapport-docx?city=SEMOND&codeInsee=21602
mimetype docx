--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270698068" name="Picture">
+                  <wp:docPr id="1816899213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270698068" name="Picture"/>
+                          <pic:cNvPr id="1816899213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054829276" name="Picture">
+                  <wp:docPr id="319917459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054829276" name="Picture"/>
+                          <pic:cNvPr id="319917459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346510162" name="Picture">
+                        <wp:docPr id="1743779305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346510162" name="Picture"/>
+                                <pic:cNvPr id="1743779305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792369074" name="Picture">
+                  <wp:docPr id="1580466392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792369074" name="Picture"/>
+                          <pic:cNvPr id="1580466392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133169287" name="Picture">
+                  <wp:docPr id="1915230459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133169287" name="Picture"/>
+                          <pic:cNvPr id="1915230459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434282942" name="Picture">
+                  <wp:docPr id="436505809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434282942" name="Picture"/>
+                          <pic:cNvPr id="436505809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935125538" name="Picture">
+                  <wp:docPr id="2044198399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935125538" name="Picture"/>
+                          <pic:cNvPr id="2044198399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563293914" name="Picture">
+                  <wp:docPr id="2066212995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563293914" name="Picture"/>
+                          <pic:cNvPr id="2066212995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768680770" name="Picture">
+                        <wp:docPr id="873669408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768680770" name="Picture"/>
+                                <pic:cNvPr id="873669408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939578999" name="Picture">
+                        <wp:docPr id="1784908230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939578999" name="Picture"/>
+                                <pic:cNvPr id="1784908230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719642557" name="Picture">
+                        <wp:docPr id="338489900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719642557" name="Picture"/>
+                                <pic:cNvPr id="338489900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158295934" name="Picture">
+                        <wp:docPr id="956813562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158295934" name="Picture"/>
+                                <pic:cNvPr id="956813562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708678768" name="Picture">
+                        <wp:docPr id="2126410150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708678768" name="Picture"/>
+                                <pic:cNvPr id="2126410150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622695779" name="Picture">
+                        <wp:docPr id="1623871669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622695779" name="Picture"/>
+                                <pic:cNvPr id="1623871669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381388828" name="Picture">
+                        <wp:docPr id="308858506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381388828" name="Picture"/>
+                                <pic:cNvPr id="308858506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187679887" name="Picture">
+                        <wp:docPr id="1303892974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187679887" name="Picture"/>
+                                <pic:cNvPr id="1303892974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513949843" name="Picture">
+                        <wp:docPr id="42941959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513949843" name="Picture"/>
+                                <pic:cNvPr id="42941959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147820627" name="Picture">
+                        <wp:docPr id="1761801855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147820627" name="Picture"/>
+                                <pic:cNvPr id="1761801855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552282587" name="Picture">
+                        <wp:docPr id="17950574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552282587" name="Picture"/>
+                                <pic:cNvPr id="17950574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424017135" name="Picture">
+                        <wp:docPr id="1879039742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424017135" name="Picture"/>
+                                <pic:cNvPr id="1879039742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211784555" name="Picture">
+                        <wp:docPr id="1418908236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211784555" name="Picture"/>
+                                <pic:cNvPr id="1418908236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018673733" name="Picture">
+                        <wp:docPr id="1503159801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018673733" name="Picture"/>
+                                <pic:cNvPr id="1503159801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295135287" name="Picture">
+                        <wp:docPr id="294730813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295135287" name="Picture"/>
+                                <pic:cNvPr id="294730813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507831440" name="Picture">
+                  <wp:docPr id="1947448453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507831440" name="Picture"/>
+                          <pic:cNvPr id="1947448453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860074315" name="Picture">
+                  <wp:docPr id="1370451328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860074315" name="Picture"/>
+                          <pic:cNvPr id="1370451328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451570198" name="Picture">
+                  <wp:docPr id="613673210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451570198" name="Picture"/>
+                          <pic:cNvPr id="613673210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069917961" name="Picture">
+                  <wp:docPr id="823130784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069917961" name="Picture"/>
+                          <pic:cNvPr id="823130784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541606417" name="Picture">
+                  <wp:docPr id="975252435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541606417" name="Picture"/>
+                          <pic:cNvPr id="975252435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040783201" name="Picture">
+                  <wp:docPr id="1570051176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040783201" name="Picture"/>
+                          <pic:cNvPr id="1570051176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751002436" name="Picture">
+                        <wp:docPr id="73589642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751002436" name="Picture"/>
+                                <pic:cNvPr id="73589642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139311691" name="Picture">
+                  <wp:docPr id="1779345177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139311691" name="Picture"/>
+                          <pic:cNvPr id="1779345177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439281900" name="Picture">
+                  <wp:docPr id="893134318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439281900" name="Picture"/>
+                          <pic:cNvPr id="893134318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646731858" name="Picture">
+                  <wp:docPr id="651292272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646731858" name="Picture"/>
+                          <pic:cNvPr id="651292272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909459423" name="Picture">
+                  <wp:docPr id="580676412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909459423" name="Picture"/>
+                          <pic:cNvPr id="580676412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759072486" name="Picture">
+                  <wp:docPr id="1729998762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759072486" name="Picture"/>
+                          <pic:cNvPr id="1729998762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88523120" name="Picture">
+                  <wp:docPr id="1529939491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88523120" name="Picture"/>
+                          <pic:cNvPr id="1529939491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586083459" name="Picture">
+                        <wp:docPr id="19493682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586083459" name="Picture"/>
+                                <pic:cNvPr id="19493682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094898280" name="Picture">
+                  <wp:docPr id="824673777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094898280" name="Picture"/>
+                          <pic:cNvPr id="824673777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382832493" name="Picture">
+                  <wp:docPr id="2078134276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382832493" name="Picture"/>
+                          <pic:cNvPr id="2078134276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46143210" name="Picture">
+                  <wp:docPr id="2052026728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46143210" name="Picture"/>
+                          <pic:cNvPr id="2052026728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540699424" name="Picture">
+                  <wp:docPr id="1372430433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540699424" name="Picture"/>
+                          <pic:cNvPr id="1372430433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079764661" name="Picture">
+                  <wp:docPr id="1515691614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079764661" name="Picture"/>
+                          <pic:cNvPr id="1515691614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721363485" name="Picture">
+                  <wp:docPr id="1606154089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721363485" name="Picture"/>
+                          <pic:cNvPr id="1606154089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350879871" name="Picture">
+                        <wp:docPr id="381511373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350879871" name="Picture"/>
+                                <pic:cNvPr id="381511373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994976017" name="Picture">
+                  <wp:docPr id="527574992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994976017" name="Picture"/>
+                          <pic:cNvPr id="527574992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648736340" name="Picture">
+                  <wp:docPr id="327743961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648736340" name="Picture"/>
+                          <pic:cNvPr id="327743961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293876935" name="Picture">
+                  <wp:docPr id="184690968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293876935" name="Picture"/>
+                          <pic:cNvPr id="184690968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508970310" name="Picture">
+                  <wp:docPr id="1698589833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508970310" name="Picture"/>
+                          <pic:cNvPr id="1698589833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246082214" name="Picture">
+                  <wp:docPr id="813572666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246082214" name="Picture"/>
+                          <pic:cNvPr id="813572666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637040285" name="Picture">
+                  <wp:docPr id="1557189483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637040285" name="Picture"/>
+                          <pic:cNvPr id="1557189483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66582662" name="Picture">
+                        <wp:docPr id="1074892304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66582662" name="Picture"/>
+                                <pic:cNvPr id="1074892304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708993275" name="Picture">
+                  <wp:docPr id="436229874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708993275" name="Picture"/>
+                          <pic:cNvPr id="436229874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807218089" name="Picture">
+                  <wp:docPr id="1966640918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807218089" name="Picture"/>
+                          <pic:cNvPr id="1966640918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020917826" name="Picture">
+                  <wp:docPr id="1032381359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020917826" name="Picture"/>
+                          <pic:cNvPr id="1032381359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608334076" name="Picture">
+                  <wp:docPr id="2134143482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608334076" name="Picture"/>
+                          <pic:cNvPr id="2134143482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722620186" name="Picture">
+                  <wp:docPr id="1139059479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722620186" name="Picture"/>
+                          <pic:cNvPr id="1139059479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946175953" name="Picture">
+                  <wp:docPr id="1730121875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946175953" name="Picture"/>
+                          <pic:cNvPr id="1730121875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418150766" name="Picture">
+                        <wp:docPr id="1532715985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418150766" name="Picture"/>
+                                <pic:cNvPr id="1532715985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552855548" name="Picture">
+                  <wp:docPr id="466457932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552855548" name="Picture"/>
+                          <pic:cNvPr id="466457932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348109644" name="Picture">
+                  <wp:docPr id="1692276396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348109644" name="Picture"/>
+                          <pic:cNvPr id="1692276396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543353504" name="Picture">
+                  <wp:docPr id="919674123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543353504" name="Picture"/>
+                          <pic:cNvPr id="919674123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384140215" name="Picture">
+                  <wp:docPr id="1663628105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384140215" name="Picture"/>
+                          <pic:cNvPr id="1663628105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311497922" name="Picture">
+                  <wp:docPr id="2010637046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311497922" name="Picture"/>
+                          <pic:cNvPr id="2010637046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612366980" name="Picture">
+                  <wp:docPr id="1238401090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612366980" name="Picture"/>
+                          <pic:cNvPr id="1238401090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>