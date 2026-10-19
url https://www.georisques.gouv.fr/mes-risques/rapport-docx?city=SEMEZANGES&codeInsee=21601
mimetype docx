--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397211907" name="Picture">
+                  <wp:docPr id="1769903234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397211907" name="Picture"/>
+                          <pic:cNvPr id="1769903234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451329156" name="Picture">
+                  <wp:docPr id="323934897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451329156" name="Picture"/>
+                          <pic:cNvPr id="323934897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852428050" name="Picture">
+                        <wp:docPr id="940967111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852428050" name="Picture"/>
+                                <pic:cNvPr id="940967111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451487266" name="Picture">
+                  <wp:docPr id="857059065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451487266" name="Picture"/>
+                          <pic:cNvPr id="857059065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103363928" name="Picture">
+                  <wp:docPr id="1747321069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103363928" name="Picture"/>
+                          <pic:cNvPr id="1747321069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155071587" name="Picture">
+                  <wp:docPr id="865175815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155071587" name="Picture"/>
+                          <pic:cNvPr id="865175815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709161040" name="Picture">
+                  <wp:docPr id="1830884968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709161040" name="Picture"/>
+                          <pic:cNvPr id="1830884968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419970157" name="Picture">
+                  <wp:docPr id="1795936567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419970157" name="Picture"/>
+                          <pic:cNvPr id="1795936567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413283654" name="Picture">
+                        <wp:docPr id="1349435315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413283654" name="Picture"/>
+                                <pic:cNvPr id="1349435315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139180907" name="Picture">
+                        <wp:docPr id="1097718355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139180907" name="Picture"/>
+                                <pic:cNvPr id="1097718355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309770355" name="Picture">
+                        <wp:docPr id="2100753098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309770355" name="Picture"/>
+                                <pic:cNvPr id="2100753098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238622612" name="Picture">
+                        <wp:docPr id="602543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238622612" name="Picture"/>
+                                <pic:cNvPr id="602543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868654788" name="Picture">
+                        <wp:docPr id="1863415830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868654788" name="Picture"/>
+                                <pic:cNvPr id="1863415830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626407449" name="Picture">
+                        <wp:docPr id="2128989986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626407449" name="Picture"/>
+                                <pic:cNvPr id="2128989986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648764796" name="Picture">
+                        <wp:docPr id="1049245007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648764796" name="Picture"/>
+                                <pic:cNvPr id="1049245007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972102165" name="Picture">
+                        <wp:docPr id="1344053556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972102165" name="Picture"/>
+                                <pic:cNvPr id="1344053556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891185634" name="Picture">
+                        <wp:docPr id="160031843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891185634" name="Picture"/>
+                                <pic:cNvPr id="160031843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561866065" name="Picture">
+                        <wp:docPr id="1685997836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561866065" name="Picture"/>
+                                <pic:cNvPr id="1685997836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384806084" name="Picture">
+                        <wp:docPr id="456551251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384806084" name="Picture"/>
+                                <pic:cNvPr id="456551251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987862477" name="Picture">
+                        <wp:docPr id="1975570484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987862477" name="Picture"/>
+                                <pic:cNvPr id="1975570484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138655650" name="Picture">
+                        <wp:docPr id="739191859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138655650" name="Picture"/>
+                                <pic:cNvPr id="739191859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434322945" name="Picture">
+                        <wp:docPr id="1736929189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434322945" name="Picture"/>
+                                <pic:cNvPr id="1736929189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397668745" name="Picture">
+                        <wp:docPr id="1486558518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397668745" name="Picture"/>
+                                <pic:cNvPr id="1486558518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403465333" name="Picture">
+                  <wp:docPr id="791315012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403465333" name="Picture"/>
+                          <pic:cNvPr id="791315012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380942077" name="Picture">
+                  <wp:docPr id="1806795927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380942077" name="Picture"/>
+                          <pic:cNvPr id="1806795927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782842817" name="Picture">
+                  <wp:docPr id="1094295398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782842817" name="Picture"/>
+                          <pic:cNvPr id="1094295398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593315026" name="Picture">
+                  <wp:docPr id="983145141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593315026" name="Picture"/>
+                          <pic:cNvPr id="983145141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987102793" name="Picture">
+                  <wp:docPr id="197377236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987102793" name="Picture"/>
+                          <pic:cNvPr id="197377236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336653380" name="Picture">
+                  <wp:docPr id="2006470007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336653380" name="Picture"/>
+                          <pic:cNvPr id="2006470007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045279690" name="Picture">
+                        <wp:docPr id="1501486460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045279690" name="Picture"/>
+                                <pic:cNvPr id="1501486460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541081322" name="Picture">
+                  <wp:docPr id="1548557051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541081322" name="Picture"/>
+                          <pic:cNvPr id="1548557051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693248599" name="Picture">
+                  <wp:docPr id="1200666642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693248599" name="Picture"/>
+                          <pic:cNvPr id="1200666642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929878243" name="Picture">
+                  <wp:docPr id="1747589281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929878243" name="Picture"/>
+                          <pic:cNvPr id="1747589281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845380957" name="Picture">
+                  <wp:docPr id="774467957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845380957" name="Picture"/>
+                          <pic:cNvPr id="774467957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68536848" name="Picture">
+                  <wp:docPr id="1848980290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68536848" name="Picture"/>
+                          <pic:cNvPr id="1848980290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868609837" name="Picture">
+                  <wp:docPr id="1473523771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868609837" name="Picture"/>
+                          <pic:cNvPr id="1473523771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450036588" name="Picture">
+                        <wp:docPr id="939106863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450036588" name="Picture"/>
+                                <pic:cNvPr id="939106863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145859852" name="Picture">
+                  <wp:docPr id="1804874876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145859852" name="Picture"/>
+                          <pic:cNvPr id="1804874876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175841045" name="Picture">
+                  <wp:docPr id="293997563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175841045" name="Picture"/>
+                          <pic:cNvPr id="293997563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036228264" name="Picture">
+                  <wp:docPr id="330441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036228264" name="Picture"/>
+                          <pic:cNvPr id="330441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943313039" name="Picture">
+                  <wp:docPr id="56812989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943313039" name="Picture"/>
+                          <pic:cNvPr id="56812989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891569470" name="Picture">
+                  <wp:docPr id="1003484182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891569470" name="Picture"/>
+                          <pic:cNvPr id="1003484182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696208317" name="Picture">
+                  <wp:docPr id="512584504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696208317" name="Picture"/>
+                          <pic:cNvPr id="512584504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584273827" name="Picture">
+                        <wp:docPr id="2036767878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584273827" name="Picture"/>
+                                <pic:cNvPr id="2036767878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183019641" name="Picture">
+                  <wp:docPr id="909167340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183019641" name="Picture"/>
+                          <pic:cNvPr id="909167340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28355593" name="Picture">
+                  <wp:docPr id="130130691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28355593" name="Picture"/>
+                          <pic:cNvPr id="130130691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736536555" name="Picture">
+                  <wp:docPr id="1206057427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736536555" name="Picture"/>
+                          <pic:cNvPr id="1206057427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220959084" name="Picture">
+                  <wp:docPr id="82088878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220959084" name="Picture"/>
+                          <pic:cNvPr id="82088878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508718252" name="Picture">
+                  <wp:docPr id="1551867823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508718252" name="Picture"/>
+                          <pic:cNvPr id="1551867823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84567520" name="Picture">
+                  <wp:docPr id="754548172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84567520" name="Picture"/>
+                          <pic:cNvPr id="754548172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109577651" name="Picture">
+                        <wp:docPr id="617115312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109577651" name="Picture"/>
+                                <pic:cNvPr id="617115312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734975617" name="Picture">
+                  <wp:docPr id="1127768312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734975617" name="Picture"/>
+                          <pic:cNvPr id="1127768312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562250319" name="Picture">
+                  <wp:docPr id="392138305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562250319" name="Picture"/>
+                          <pic:cNvPr id="392138305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813227192" name="Picture">
+                  <wp:docPr id="1110721990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813227192" name="Picture"/>
+                          <pic:cNvPr id="1110721990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31829232" name="Picture">
+                  <wp:docPr id="2074099674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31829232" name="Picture"/>
+                          <pic:cNvPr id="2074099674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102169803" name="Picture">
+                  <wp:docPr id="1628122161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102169803" name="Picture"/>
+                          <pic:cNvPr id="1628122161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539743379" name="Picture">
+                  <wp:docPr id="2127615410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539743379" name="Picture"/>
+                          <pic:cNvPr id="2127615410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041289345" name="Picture">
+                        <wp:docPr id="270408612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041289345" name="Picture"/>
+                                <pic:cNvPr id="270408612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4329351" name="Picture">
+                  <wp:docPr id="792186409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4329351" name="Picture"/>
+                          <pic:cNvPr id="792186409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871020953" name="Picture">
+                  <wp:docPr id="1910240885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871020953" name="Picture"/>
+                          <pic:cNvPr id="1910240885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523738521" name="Picture">
+                  <wp:docPr id="1345071362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523738521" name="Picture"/>
+                          <pic:cNvPr id="1345071362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900266386" name="Picture">
+                  <wp:docPr id="1350071001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900266386" name="Picture"/>
+                          <pic:cNvPr id="1350071001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386112082" name="Picture">
+                  <wp:docPr id="2118016765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386112082" name="Picture"/>
+                          <pic:cNvPr id="2118016765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587861892" name="Picture">
+                  <wp:docPr id="1332419585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587861892" name="Picture"/>
+                          <pic:cNvPr id="1332419585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>