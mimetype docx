--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673893471" name="Picture">
+                  <wp:docPr id="503460371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673893471" name="Picture"/>
+                          <pic:cNvPr id="503460371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045879221" name="Picture">
+                  <wp:docPr id="449472505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045879221" name="Picture"/>
+                          <pic:cNvPr id="449472505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887881776" name="Picture">
+                        <wp:docPr id="1658917850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887881776" name="Picture"/>
+                                <pic:cNvPr id="1658917850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407055763" name="Picture">
+                  <wp:docPr id="1892706921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407055763" name="Picture"/>
+                          <pic:cNvPr id="1892706921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142556261" name="Picture">
+                  <wp:docPr id="2005304825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142556261" name="Picture"/>
+                          <pic:cNvPr id="2005304825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359077015" name="Picture">
+                  <wp:docPr id="830422126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359077015" name="Picture"/>
+                          <pic:cNvPr id="830422126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286637587" name="Picture">
+                  <wp:docPr id="1261538718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286637587" name="Picture"/>
+                          <pic:cNvPr id="1261538718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956552146" name="Picture">
+                  <wp:docPr id="10884641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956552146" name="Picture"/>
+                          <pic:cNvPr id="10884641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900830645" name="Picture">
+                        <wp:docPr id="1389739804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900830645" name="Picture"/>
+                                <pic:cNvPr id="1389739804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662547704" name="Picture">
+                        <wp:docPr id="831794924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662547704" name="Picture"/>
+                                <pic:cNvPr id="831794924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739361842" name="Picture">
+                        <wp:docPr id="1914685744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739361842" name="Picture"/>
+                                <pic:cNvPr id="1914685744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028587721" name="Picture">
+                        <wp:docPr id="725414503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028587721" name="Picture"/>
+                                <pic:cNvPr id="725414503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922783293" name="Picture">
+                        <wp:docPr id="778197392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922783293" name="Picture"/>
+                                <pic:cNvPr id="778197392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068726529" name="Picture">
+                        <wp:docPr id="956813836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068726529" name="Picture"/>
+                                <pic:cNvPr id="956813836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354557711" name="Picture">
+                        <wp:docPr id="1037079497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354557711" name="Picture"/>
+                                <pic:cNvPr id="1037079497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500799749" name="Picture">
+                        <wp:docPr id="2052751829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500799749" name="Picture"/>
+                                <pic:cNvPr id="2052751829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308889173" name="Picture">
+                        <wp:docPr id="453434614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308889173" name="Picture"/>
+                                <pic:cNvPr id="453434614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482739283" name="Picture">
+                        <wp:docPr id="105233143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482739283" name="Picture"/>
+                                <pic:cNvPr id="105233143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451146941" name="Picture">
+                        <wp:docPr id="1414420790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451146941" name="Picture"/>
+                                <pic:cNvPr id="1414420790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106619678" name="Picture">
+                        <wp:docPr id="1403221817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106619678" name="Picture"/>
+                                <pic:cNvPr id="1403221817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130180628" name="Picture">
+                        <wp:docPr id="572652407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130180628" name="Picture"/>
+                                <pic:cNvPr id="572652407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938190944" name="Picture">
+                        <wp:docPr id="1216233931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938190944" name="Picture"/>
+                                <pic:cNvPr id="1216233931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565004861" name="Picture">
+                        <wp:docPr id="1483566669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565004861" name="Picture"/>
+                                <pic:cNvPr id="1483566669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28279454" name="Picture">
+                  <wp:docPr id="1305811580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28279454" name="Picture"/>
+                          <pic:cNvPr id="1305811580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915641243" name="Picture">
+                  <wp:docPr id="625066032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915641243" name="Picture"/>
+                          <pic:cNvPr id="625066032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075980541" name="Picture">
+                  <wp:docPr id="1678363215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075980541" name="Picture"/>
+                          <pic:cNvPr id="1678363215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582072830" name="Picture">
+                  <wp:docPr id="674314719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582072830" name="Picture"/>
+                          <pic:cNvPr id="674314719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551960490" name="Picture">
+                  <wp:docPr id="1261976232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551960490" name="Picture"/>
+                          <pic:cNvPr id="1261976232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796245846" name="Picture">
+                  <wp:docPr id="1325470622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796245846" name="Picture"/>
+                          <pic:cNvPr id="1325470622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805696957" name="Picture">
+                        <wp:docPr id="314198666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805696957" name="Picture"/>
+                                <pic:cNvPr id="314198666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99226067" name="Picture">
+                  <wp:docPr id="110636471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99226067" name="Picture"/>
+                          <pic:cNvPr id="110636471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820930547" name="Picture">
+                  <wp:docPr id="393217517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820930547" name="Picture"/>
+                          <pic:cNvPr id="393217517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591569156" name="Picture">
+                  <wp:docPr id="1474229139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591569156" name="Picture"/>
+                          <pic:cNvPr id="1474229139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879680585" name="Picture">
+                  <wp:docPr id="265634656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879680585" name="Picture"/>
+                          <pic:cNvPr id="265634656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177541411" name="Picture">
+                  <wp:docPr id="1694284420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177541411" name="Picture"/>
+                          <pic:cNvPr id="1694284420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856750862" name="Picture">
+                  <wp:docPr id="142283514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856750862" name="Picture"/>
+                          <pic:cNvPr id="142283514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311893995" name="Picture">
+                        <wp:docPr id="1173842878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311893995" name="Picture"/>
+                                <pic:cNvPr id="1173842878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451314815" name="Picture">
+                        <wp:docPr id="1076846210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451314815" name="Picture"/>
+                                <pic:cNvPr id="1076846210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084793091" name="Picture">
+                  <wp:docPr id="1056667554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084793091" name="Picture"/>
+                          <pic:cNvPr id="1056667554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098164773" name="Picture">
+                  <wp:docPr id="1928110804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098164773" name="Picture"/>
+                          <pic:cNvPr id="1928110804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992215240" name="Picture">
+                  <wp:docPr id="1769357163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992215240" name="Picture"/>
+                          <pic:cNvPr id="1769357163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125671255" name="Picture">
+                  <wp:docPr id="390678366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125671255" name="Picture"/>
+                          <pic:cNvPr id="390678366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858391495" name="Picture">
+                  <wp:docPr id="1927119808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858391495" name="Picture"/>
+                          <pic:cNvPr id="1927119808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248936910" name="Picture">
+                  <wp:docPr id="1467582350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248936910" name="Picture"/>
+                          <pic:cNvPr id="1467582350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467066997" name="Picture">
+                        <wp:docPr id="2108475567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467066997" name="Picture"/>
+                                <pic:cNvPr id="2108475567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829839544" name="Picture">
+                  <wp:docPr id="758081782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829839544" name="Picture"/>
+                          <pic:cNvPr id="758081782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796057637" name="Picture">
+                  <wp:docPr id="1385008187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796057637" name="Picture"/>
+                          <pic:cNvPr id="1385008187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032173748" name="Picture">
+                  <wp:docPr id="1733323491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032173748" name="Picture"/>
+                          <pic:cNvPr id="1733323491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33459,57 +33459,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532096834" name="Picture">
+                        <wp:docPr id="1474769930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532096834" name="Picture"/>
+                                <pic:cNvPr id="1474769930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35393,57 +35393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692797298" name="Picture">
+                  <wp:docPr id="1703594529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692797298" name="Picture"/>
+                          <pic:cNvPr id="1703594529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35482,57 +35482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257986606" name="Picture">
+                  <wp:docPr id="195294718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257986606" name="Picture"/>
+                          <pic:cNvPr id="195294718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672625354" name="Picture">
+                  <wp:docPr id="792673500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672625354" name="Picture"/>
+                          <pic:cNvPr id="792673500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37223,57 +37223,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66672090" name="Picture">
+                  <wp:docPr id="650926915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66672090" name="Picture"/>
+                          <pic:cNvPr id="650926915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37326,57 +37326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829447490" name="Picture">
+                  <wp:docPr id="1886365701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829447490" name="Picture"/>
+                          <pic:cNvPr id="1886365701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38784,57 +38784,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021797609" name="Picture">
+                  <wp:docPr id="1994259560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021797609" name="Picture"/>
+                          <pic:cNvPr id="1994259560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39981,57 +39981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126873728" name="Picture">
+                        <wp:docPr id="1438530133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126873728" name="Picture"/>
+                                <pic:cNvPr id="1438530133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42748,57 +42748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610111223" name="Picture">
+                  <wp:docPr id="1301205102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610111223" name="Picture"/>
+                          <pic:cNvPr id="1301205102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42837,57 +42837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067078166" name="Picture">
+                  <wp:docPr id="1736584185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067078166" name="Picture"/>
+                          <pic:cNvPr id="1736584185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43481,57 +43481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843222346" name="Picture">
+                  <wp:docPr id="1137367502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843222346" name="Picture"/>
+                          <pic:cNvPr id="1137367502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44479,57 +44479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291363310" name="Picture">
+                  <wp:docPr id="1175239716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291363310" name="Picture"/>
+                          <pic:cNvPr id="1175239716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44582,57 +44582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809957777" name="Picture">
+                  <wp:docPr id="213270861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809957777" name="Picture"/>
+                          <pic:cNvPr id="213270861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45959,57 +45959,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564822081" name="Picture">
+                  <wp:docPr id="18608113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564822081" name="Picture"/>
+                          <pic:cNvPr id="18608113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47102,57 +47102,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625694410" name="Picture">
+                        <wp:docPr id="1026723515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625694410" name="Picture"/>
+                                <pic:cNvPr id="1026723515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48323,57 +48323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343644330" name="Picture">
+                  <wp:docPr id="1669896843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343644330" name="Picture"/>
+                          <pic:cNvPr id="1669896843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48394,57 +48394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305509107" name="Picture">
+                  <wp:docPr id="389025926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305509107" name="Picture"/>
+                          <pic:cNvPr id="389025926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48808,57 +48808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605506017" name="Picture">
+                  <wp:docPr id="1736241584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605506017" name="Picture"/>
+                          <pic:cNvPr id="1736241584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>