--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292347591" name="Picture">
+                  <wp:docPr id="1162651854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292347591" name="Picture"/>
+                          <pic:cNvPr id="1162651854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513854348" name="Picture">
+                  <wp:docPr id="353634433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513854348" name="Picture"/>
+                          <pic:cNvPr id="353634433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255884198" name="Picture">
+                        <wp:docPr id="496374090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255884198" name="Picture"/>
+                                <pic:cNvPr id="496374090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012598239" name="Picture">
+                  <wp:docPr id="408620730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012598239" name="Picture"/>
+                          <pic:cNvPr id="408620730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674217497" name="Picture">
+                  <wp:docPr id="278103230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674217497" name="Picture"/>
+                          <pic:cNvPr id="278103230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023325081" name="Picture">
+                  <wp:docPr id="1140086601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023325081" name="Picture"/>
+                          <pic:cNvPr id="1140086601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978841024" name="Picture">
+                  <wp:docPr id="1365217059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978841024" name="Picture"/>
+                          <pic:cNvPr id="1365217059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497454095" name="Picture">
+                  <wp:docPr id="1288562587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497454095" name="Picture"/>
+                          <pic:cNvPr id="1288562587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918808023" name="Picture">
+                        <wp:docPr id="1349533844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918808023" name="Picture"/>
+                                <pic:cNvPr id="1349533844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106477692" name="Picture">
+                        <wp:docPr id="1369163199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106477692" name="Picture"/>
+                                <pic:cNvPr id="1369163199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352220251" name="Picture">
+                        <wp:docPr id="100591346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352220251" name="Picture"/>
+                                <pic:cNvPr id="100591346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704711138" name="Picture">
+                        <wp:docPr id="1829790672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704711138" name="Picture"/>
+                                <pic:cNvPr id="1829790672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204715999" name="Picture">
+                        <wp:docPr id="693616078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204715999" name="Picture"/>
+                                <pic:cNvPr id="693616078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988664592" name="Picture">
+                        <wp:docPr id="925301523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988664592" name="Picture"/>
+                                <pic:cNvPr id="925301523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828117811" name="Picture">
+                        <wp:docPr id="1223609724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828117811" name="Picture"/>
+                                <pic:cNvPr id="1223609724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303459357" name="Picture">
+                        <wp:docPr id="380114965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303459357" name="Picture"/>
+                                <pic:cNvPr id="380114965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475686079" name="Picture">
+                        <wp:docPr id="212478592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475686079" name="Picture"/>
+                                <pic:cNvPr id="212478592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437572526" name="Picture">
+                        <wp:docPr id="12197336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437572526" name="Picture"/>
+                                <pic:cNvPr id="12197336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687879426" name="Picture">
+                        <wp:docPr id="2109484380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687879426" name="Picture"/>
+                                <pic:cNvPr id="2109484380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375182055" name="Picture">
+                        <wp:docPr id="2006820631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375182055" name="Picture"/>
+                                <pic:cNvPr id="2006820631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986606802" name="Picture">
+                        <wp:docPr id="1899880825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986606802" name="Picture"/>
+                                <pic:cNvPr id="1899880825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642798599" name="Picture">
+                        <wp:docPr id="2115146498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642798599" name="Picture"/>
+                                <pic:cNvPr id="2115146498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687972577" name="Picture">
+                        <wp:docPr id="552615182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687972577" name="Picture"/>
+                                <pic:cNvPr id="552615182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682236499" name="Picture">
+                  <wp:docPr id="1315146217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682236499" name="Picture"/>
+                          <pic:cNvPr id="1315146217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126755285" name="Picture">
+                  <wp:docPr id="1261446889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126755285" name="Picture"/>
+                          <pic:cNvPr id="1261446889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659908579" name="Picture">
+                  <wp:docPr id="158213745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659908579" name="Picture"/>
+                          <pic:cNvPr id="158213745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016650901" name="Picture">
+                  <wp:docPr id="1107386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016650901" name="Picture"/>
+                          <pic:cNvPr id="1107386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314275782" name="Picture">
+                  <wp:docPr id="2144125828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314275782" name="Picture"/>
+                          <pic:cNvPr id="2144125828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974458943" name="Picture">
+                  <wp:docPr id="666870719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974458943" name="Picture"/>
+                          <pic:cNvPr id="666870719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916977221" name="Picture">
+                        <wp:docPr id="781414460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916977221" name="Picture"/>
+                                <pic:cNvPr id="781414460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395523701" name="Picture">
+                  <wp:docPr id="872127902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395523701" name="Picture"/>
+                          <pic:cNvPr id="872127902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136826149" name="Picture">
+                  <wp:docPr id="84253733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136826149" name="Picture"/>
+                          <pic:cNvPr id="84253733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29038522" name="Picture">
+                  <wp:docPr id="807542313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29038522" name="Picture"/>
+                          <pic:cNvPr id="807542313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822863087" name="Picture">
+                  <wp:docPr id="504434850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822863087" name="Picture"/>
+                          <pic:cNvPr id="504434850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712409299" name="Picture">
+                  <wp:docPr id="1748546645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712409299" name="Picture"/>
+                          <pic:cNvPr id="1748546645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929280410" name="Picture">
+                  <wp:docPr id="695762534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929280410" name="Picture"/>
+                          <pic:cNvPr id="695762534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051333916" name="Picture">
+                        <wp:docPr id="1836677362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051333916" name="Picture"/>
+                                <pic:cNvPr id="1836677362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232464945" name="Picture">
+                  <wp:docPr id="1175027998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232464945" name="Picture"/>
+                          <pic:cNvPr id="1175027998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362862249" name="Picture">
+                  <wp:docPr id="1611784133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362862249" name="Picture"/>
+                          <pic:cNvPr id="1611784133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185989127" name="Picture">
+                  <wp:docPr id="583581866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185989127" name="Picture"/>
+                          <pic:cNvPr id="583581866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093232428" name="Picture">
+                  <wp:docPr id="83018275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093232428" name="Picture"/>
+                          <pic:cNvPr id="83018275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247481197" name="Picture">
+                  <wp:docPr id="1750075707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247481197" name="Picture"/>
+                          <pic:cNvPr id="1750075707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175635750" name="Picture">
+                  <wp:docPr id="2133616983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175635750" name="Picture"/>
+                          <pic:cNvPr id="2133616983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150261798" name="Picture">
+                        <wp:docPr id="2140090261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150261798" name="Picture"/>
+                                <pic:cNvPr id="2140090261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762438628" name="Picture">
+                  <wp:docPr id="1757904971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762438628" name="Picture"/>
+                          <pic:cNvPr id="1757904971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823158355" name="Picture">
+                  <wp:docPr id="1350289327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823158355" name="Picture"/>
+                          <pic:cNvPr id="1350289327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054283451" name="Picture">
+                  <wp:docPr id="1417167883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054283451" name="Picture"/>
+                          <pic:cNvPr id="1417167883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155402367" name="Picture">
+                  <wp:docPr id="1591110898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155402367" name="Picture"/>
+                          <pic:cNvPr id="1591110898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375346649" name="Picture">
+                  <wp:docPr id="158636784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375346649" name="Picture"/>
+                          <pic:cNvPr id="158636784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331268072" name="Picture">
+                  <wp:docPr id="1692309260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331268072" name="Picture"/>
+                          <pic:cNvPr id="1692309260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76965065" name="Picture">
+                        <wp:docPr id="163372142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76965065" name="Picture"/>
+                                <pic:cNvPr id="163372142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58548952" name="Picture">
+                  <wp:docPr id="1371657788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58548952" name="Picture"/>
+                          <pic:cNvPr id="1371657788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054504299" name="Picture">
+                  <wp:docPr id="1497060798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054504299" name="Picture"/>
+                          <pic:cNvPr id="1497060798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307749568" name="Picture">
+                  <wp:docPr id="915123547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307749568" name="Picture"/>
+                          <pic:cNvPr id="915123547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213440319" name="Picture">
+                  <wp:docPr id="1232108499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213440319" name="Picture"/>
+                          <pic:cNvPr id="1232108499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232559098" name="Picture">
+                  <wp:docPr id="1353551374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232559098" name="Picture"/>
+                          <pic:cNvPr id="1353551374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119660020" name="Picture">
+                  <wp:docPr id="2090075615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119660020" name="Picture"/>
+                          <pic:cNvPr id="2090075615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221286079" name="Picture">
+                        <wp:docPr id="323417331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221286079" name="Picture"/>
+                                <pic:cNvPr id="323417331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235479164" name="Picture">
+                  <wp:docPr id="2042329628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235479164" name="Picture"/>
+                          <pic:cNvPr id="2042329628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135600835" name="Picture">
+                  <wp:docPr id="241512537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135600835" name="Picture"/>
+                          <pic:cNvPr id="241512537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714620641" name="Picture">
+                  <wp:docPr id="1906694331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714620641" name="Picture"/>
+                          <pic:cNvPr id="1906694331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46000,57 +46000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291086627" name="Picture">
+                  <wp:docPr id="1543918736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291086627" name="Picture"/>
+                          <pic:cNvPr id="1543918736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46071,57 +46071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883309954" name="Picture">
+                  <wp:docPr id="2076590257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883309954" name="Picture"/>
+                          <pic:cNvPr id="2076590257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46485,57 +46485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239824235" name="Picture">
+                  <wp:docPr id="620310386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239824235" name="Picture"/>
+                          <pic:cNvPr id="620310386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>