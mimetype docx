--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794969033" name="Picture">
+                  <wp:docPr id="1488749817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794969033" name="Picture"/>
+                          <pic:cNvPr id="1488749817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330813886" name="Picture">
+                  <wp:docPr id="2113299669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330813886" name="Picture"/>
+                          <pic:cNvPr id="2113299669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085815475" name="Picture">
+                        <wp:docPr id="1645823697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085815475" name="Picture"/>
+                                <pic:cNvPr id="1645823697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407930936" name="Picture">
+                  <wp:docPr id="845298793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407930936" name="Picture"/>
+                          <pic:cNvPr id="845298793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697287943" name="Picture">
+                  <wp:docPr id="1836557883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697287943" name="Picture"/>
+                          <pic:cNvPr id="1836557883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897770419" name="Picture">
+                  <wp:docPr id="220658940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897770419" name="Picture"/>
+                          <pic:cNvPr id="220658940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995664749" name="Picture">
+                  <wp:docPr id="1584066526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995664749" name="Picture"/>
+                          <pic:cNvPr id="1584066526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282110017" name="Picture">
+                  <wp:docPr id="1587889006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282110017" name="Picture"/>
+                          <pic:cNvPr id="1587889006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075761452" name="Picture">
+                        <wp:docPr id="660743446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075761452" name="Picture"/>
+                                <pic:cNvPr id="660743446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765305680" name="Picture">
+                        <wp:docPr id="943946161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765305680" name="Picture"/>
+                                <pic:cNvPr id="943946161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711736621" name="Picture">
+                        <wp:docPr id="1743696899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711736621" name="Picture"/>
+                                <pic:cNvPr id="1743696899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192746416" name="Picture">
+                        <wp:docPr id="1654240878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192746416" name="Picture"/>
+                                <pic:cNvPr id="1654240878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143122960" name="Picture">
+                        <wp:docPr id="698855234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143122960" name="Picture"/>
+                                <pic:cNvPr id="698855234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959780277" name="Picture">
+                        <wp:docPr id="2059799115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959780277" name="Picture"/>
+                                <pic:cNvPr id="2059799115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318289436" name="Picture">
+                        <wp:docPr id="1780243417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318289436" name="Picture"/>
+                                <pic:cNvPr id="1780243417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474474711" name="Picture">
+                        <wp:docPr id="891980025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474474711" name="Picture"/>
+                                <pic:cNvPr id="891980025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813928798" name="Picture">
+                        <wp:docPr id="23484482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813928798" name="Picture"/>
+                                <pic:cNvPr id="23484482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958406604" name="Picture">
+                        <wp:docPr id="1115106549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958406604" name="Picture"/>
+                                <pic:cNvPr id="1115106549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087303429" name="Picture">
+                        <wp:docPr id="1362689376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087303429" name="Picture"/>
+                                <pic:cNvPr id="1362689376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144111160" name="Picture">
+                        <wp:docPr id="563479757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144111160" name="Picture"/>
+                                <pic:cNvPr id="563479757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836208771" name="Picture">
+                        <wp:docPr id="1407240142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836208771" name="Picture"/>
+                                <pic:cNvPr id="1407240142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957752030" name="Picture">
+                        <wp:docPr id="732655658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957752030" name="Picture"/>
+                                <pic:cNvPr id="732655658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536930912" name="Picture">
+                        <wp:docPr id="541105492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536930912" name="Picture"/>
+                                <pic:cNvPr id="541105492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151264205" name="Picture">
+                        <wp:docPr id="70732512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151264205" name="Picture"/>
+                                <pic:cNvPr id="70732512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264287362" name="Picture">
+                        <wp:docPr id="566191417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264287362" name="Picture"/>
+                                <pic:cNvPr id="566191417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166496389" name="Picture">
+                        <wp:docPr id="981159462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166496389" name="Picture"/>
+                                <pic:cNvPr id="981159462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046778276" name="Picture">
+                  <wp:docPr id="69438343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046778276" name="Picture"/>
+                          <pic:cNvPr id="69438343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034190513" name="Picture">
+                  <wp:docPr id="1662611892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034190513" name="Picture"/>
+                          <pic:cNvPr id="1662611892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517331266" name="Picture">
+                  <wp:docPr id="642770721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517331266" name="Picture"/>
+                          <pic:cNvPr id="642770721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623630343" name="Picture">
+                  <wp:docPr id="487702708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623630343" name="Picture"/>
+                          <pic:cNvPr id="487702708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034584998" name="Picture">
+                  <wp:docPr id="1844319767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034584998" name="Picture"/>
+                          <pic:cNvPr id="1844319767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156037037" name="Picture">
+                  <wp:docPr id="277495539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156037037" name="Picture"/>
+                          <pic:cNvPr id="277495539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510383829" name="Picture">
+                        <wp:docPr id="699755352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510383829" name="Picture"/>
+                                <pic:cNvPr id="699755352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219844815" name="Picture">
+                  <wp:docPr id="244406802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219844815" name="Picture"/>
+                          <pic:cNvPr id="244406802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945100864" name="Picture">
+                  <wp:docPr id="1136794856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945100864" name="Picture"/>
+                          <pic:cNvPr id="1136794856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018032865" name="Picture">
+                  <wp:docPr id="1093615715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018032865" name="Picture"/>
+                          <pic:cNvPr id="1093615715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189103624" name="Picture">
+                  <wp:docPr id="880966760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189103624" name="Picture"/>
+                          <pic:cNvPr id="880966760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810659929" name="Picture">
+                  <wp:docPr id="1421688236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810659929" name="Picture"/>
+                          <pic:cNvPr id="1421688236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276919489" name="Picture">
+                  <wp:docPr id="1190796868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276919489" name="Picture"/>
+                          <pic:cNvPr id="1190796868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626912816" name="Picture">
+                        <wp:docPr id="1750051323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626912816" name="Picture"/>
+                                <pic:cNvPr id="1750051323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173187250" name="Picture">
+                        <wp:docPr id="110902167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173187250" name="Picture"/>
+                                <pic:cNvPr id="110902167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260776017" name="Picture">
+                  <wp:docPr id="327768782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260776017" name="Picture"/>
+                          <pic:cNvPr id="327768782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615178264" name="Picture">
+                  <wp:docPr id="762739778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615178264" name="Picture"/>
+                          <pic:cNvPr id="762739778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064719624" name="Picture">
+                  <wp:docPr id="874644169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064719624" name="Picture"/>
+                          <pic:cNvPr id="874644169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683765453" name="Picture">
+                  <wp:docPr id="1306205172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683765453" name="Picture"/>
+                          <pic:cNvPr id="1306205172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100093628" name="Picture">
+                  <wp:docPr id="2103316727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100093628" name="Picture"/>
+                          <pic:cNvPr id="2103316727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947780937" name="Picture">
+                  <wp:docPr id="1689015266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947780937" name="Picture"/>
+                          <pic:cNvPr id="1689015266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860037412" name="Picture">
+                        <wp:docPr id="1376266770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860037412" name="Picture"/>
+                                <pic:cNvPr id="1376266770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22252170" name="Picture">
+                  <wp:docPr id="1413304562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22252170" name="Picture"/>
+                          <pic:cNvPr id="1413304562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706832973" name="Picture">
+                  <wp:docPr id="2090646835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706832973" name="Picture"/>
+                          <pic:cNvPr id="2090646835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494094718" name="Picture">
+                  <wp:docPr id="376772024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494094718" name="Picture"/>
+                          <pic:cNvPr id="376772024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111098219" name="Picture">
+                  <wp:docPr id="1859274560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111098219" name="Picture"/>
+                          <pic:cNvPr id="1859274560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432322045" name="Picture">
+                  <wp:docPr id="257708288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432322045" name="Picture"/>
+                          <pic:cNvPr id="257708288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508146451" name="Picture">
+                  <wp:docPr id="2075913833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508146451" name="Picture"/>
+                          <pic:cNvPr id="2075913833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990816267" name="Picture">
+                        <wp:docPr id="779410091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990816267" name="Picture"/>
+                                <pic:cNvPr id="779410091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623613670" name="Picture">
+                  <wp:docPr id="177775018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623613670" name="Picture"/>
+                          <pic:cNvPr id="177775018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943075183" name="Picture">
+                  <wp:docPr id="264051898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943075183" name="Picture"/>
+                          <pic:cNvPr id="264051898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743889144" name="Picture">
+                  <wp:docPr id="602363167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743889144" name="Picture"/>
+                          <pic:cNvPr id="602363167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251480284" name="Picture">
+                  <wp:docPr id="1115227244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251480284" name="Picture"/>
+                          <pic:cNvPr id="1115227244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673486921" name="Picture">
+                  <wp:docPr id="685523440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673486921" name="Picture"/>
+                          <pic:cNvPr id="685523440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821556815" name="Picture">
+                  <wp:docPr id="970859842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821556815" name="Picture"/>
+                          <pic:cNvPr id="970859842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692490928" name="Picture">
+                  <wp:docPr id="1389524680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692490928" name="Picture"/>
+                          <pic:cNvPr id="1389524680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512452827" name="Picture">
+                  <wp:docPr id="443461093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512452827" name="Picture"/>
+                          <pic:cNvPr id="443461093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354212110" name="Picture">
+                  <wp:docPr id="1356929920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354212110" name="Picture"/>
+                          <pic:cNvPr id="1356929920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135560339" name="Picture">
+                  <wp:docPr id="229268947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135560339" name="Picture"/>
+                          <pic:cNvPr id="229268947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588164204" name="Picture">
+                  <wp:docPr id="1655099445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588164204" name="Picture"/>
+                          <pic:cNvPr id="1655099445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364641986" name="Picture">
+                  <wp:docPr id="341878915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364641986" name="Picture"/>
+                          <pic:cNvPr id="341878915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046807256" name="Picture">
+                  <wp:docPr id="1966027739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046807256" name="Picture"/>
+                          <pic:cNvPr id="1966027739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937101220" name="Picture">
+                  <wp:docPr id="897091610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937101220" name="Picture"/>
+                          <pic:cNvPr id="897091610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238219428" name="Picture">
+                  <wp:docPr id="1213096679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238219428" name="Picture"/>
+                          <pic:cNvPr id="1213096679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>