--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217268372" name="Picture">
+                  <wp:docPr id="1792446648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217268372" name="Picture"/>
+                          <pic:cNvPr id="1792446648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221582777" name="Picture">
+                  <wp:docPr id="286960757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221582777" name="Picture"/>
+                          <pic:cNvPr id="286960757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780689523" name="Picture">
+                        <wp:docPr id="1532687949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780689523" name="Picture"/>
+                                <pic:cNvPr id="1532687949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398189137" name="Picture">
+                  <wp:docPr id="432422892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398189137" name="Picture"/>
+                          <pic:cNvPr id="432422892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892985300" name="Picture">
+                  <wp:docPr id="1196203843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892985300" name="Picture"/>
+                          <pic:cNvPr id="1196203843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478089188" name="Picture">
+                  <wp:docPr id="1326665800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478089188" name="Picture"/>
+                          <pic:cNvPr id="1326665800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592176157" name="Picture">
+                  <wp:docPr id="1198459843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592176157" name="Picture"/>
+                          <pic:cNvPr id="1198459843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852718137" name="Picture">
+                  <wp:docPr id="1196718136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852718137" name="Picture"/>
+                          <pic:cNvPr id="1196718136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584699871" name="Picture">
+                        <wp:docPr id="2133691917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584699871" name="Picture"/>
+                                <pic:cNvPr id="2133691917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543715586" name="Picture">
+                        <wp:docPr id="1335959950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543715586" name="Picture"/>
+                                <pic:cNvPr id="1335959950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021332844" name="Picture">
+                        <wp:docPr id="2047492448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021332844" name="Picture"/>
+                                <pic:cNvPr id="2047492448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559321528" name="Picture">
+                        <wp:docPr id="1978525616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559321528" name="Picture"/>
+                                <pic:cNvPr id="1978525616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093885121" name="Picture">
+                        <wp:docPr id="1657850701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093885121" name="Picture"/>
+                                <pic:cNvPr id="1657850701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272148080" name="Picture">
+                        <wp:docPr id="1948868421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272148080" name="Picture"/>
+                                <pic:cNvPr id="1948868421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934259111" name="Picture">
+                        <wp:docPr id="1111469269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934259111" name="Picture"/>
+                                <pic:cNvPr id="1111469269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610984823" name="Picture">
+                        <wp:docPr id="1745123667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610984823" name="Picture"/>
+                                <pic:cNvPr id="1745123667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675348526" name="Picture">
+                        <wp:docPr id="344024392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675348526" name="Picture"/>
+                                <pic:cNvPr id="344024392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11907450" name="Picture">
+                        <wp:docPr id="1835482326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11907450" name="Picture"/>
+                                <pic:cNvPr id="1835482326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923213629" name="Picture">
+                        <wp:docPr id="1952448047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923213629" name="Picture"/>
+                                <pic:cNvPr id="1952448047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766689006" name="Picture">
+                        <wp:docPr id="261505599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766689006" name="Picture"/>
+                                <pic:cNvPr id="261505599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776830306" name="Picture">
+                        <wp:docPr id="1257886119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776830306" name="Picture"/>
+                                <pic:cNvPr id="1257886119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114561301" name="Picture">
+                        <wp:docPr id="334952358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114561301" name="Picture"/>
+                                <pic:cNvPr id="334952358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588225836" name="Picture">
+                        <wp:docPr id="825850324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588225836" name="Picture"/>
+                                <pic:cNvPr id="825850324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170435868" name="Picture">
+                  <wp:docPr id="617124466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170435868" name="Picture"/>
+                          <pic:cNvPr id="617124466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363444877" name="Picture">
+                  <wp:docPr id="1477183094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363444877" name="Picture"/>
+                          <pic:cNvPr id="1477183094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906470644" name="Picture">
+                  <wp:docPr id="2130860068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906470644" name="Picture"/>
+                          <pic:cNvPr id="2130860068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971316344" name="Picture">
+                  <wp:docPr id="874661254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971316344" name="Picture"/>
+                          <pic:cNvPr id="874661254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894021237" name="Picture">
+                  <wp:docPr id="564965517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894021237" name="Picture"/>
+                          <pic:cNvPr id="564965517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068178232" name="Picture">
+                  <wp:docPr id="864933534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068178232" name="Picture"/>
+                          <pic:cNvPr id="864933534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463101958" name="Picture">
+                        <wp:docPr id="1710806565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463101958" name="Picture"/>
+                                <pic:cNvPr id="1710806565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486704844" name="Picture">
+                  <wp:docPr id="410931881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486704844" name="Picture"/>
+                          <pic:cNvPr id="410931881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760403155" name="Picture">
+                  <wp:docPr id="734729462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760403155" name="Picture"/>
+                          <pic:cNvPr id="734729462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376892626" name="Picture">
+                  <wp:docPr id="144811604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376892626" name="Picture"/>
+                          <pic:cNvPr id="144811604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958230237" name="Picture">
+                  <wp:docPr id="1404222468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958230237" name="Picture"/>
+                          <pic:cNvPr id="1404222468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066431680" name="Picture">
+                  <wp:docPr id="1362927425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066431680" name="Picture"/>
+                          <pic:cNvPr id="1362927425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375201030" name="Picture">
+                  <wp:docPr id="521719781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375201030" name="Picture"/>
+                          <pic:cNvPr id="521719781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913564103" name="Picture">
+                        <wp:docPr id="1805634108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913564103" name="Picture"/>
+                                <pic:cNvPr id="1805634108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333465546" name="Picture">
+                        <wp:docPr id="891533578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333465546" name="Picture"/>
+                                <pic:cNvPr id="891533578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688663870" name="Picture">
+                  <wp:docPr id="425341927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688663870" name="Picture"/>
+                          <pic:cNvPr id="425341927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021029431" name="Picture">
+                  <wp:docPr id="610039289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021029431" name="Picture"/>
+                          <pic:cNvPr id="610039289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099349156" name="Picture">
+                  <wp:docPr id="1181184593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099349156" name="Picture"/>
+                          <pic:cNvPr id="1181184593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938062457" name="Picture">
+                  <wp:docPr id="342202803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938062457" name="Picture"/>
+                          <pic:cNvPr id="342202803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256155334" name="Picture">
+                  <wp:docPr id="532060457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256155334" name="Picture"/>
+                          <pic:cNvPr id="532060457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801135953" name="Picture">
+                  <wp:docPr id="263776009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801135953" name="Picture"/>
+                          <pic:cNvPr id="263776009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32158,57 +32158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298003769" name="Picture">
+                  <wp:docPr id="54646252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298003769" name="Picture"/>
+                          <pic:cNvPr id="54646252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32247,57 +32247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011138693" name="Picture">
+                  <wp:docPr id="1267333666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011138693" name="Picture"/>
+                          <pic:cNvPr id="1267333666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32927,57 +32927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723815691" name="Picture">
+                  <wp:docPr id="224638781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723815691" name="Picture"/>
+                          <pic:cNvPr id="224638781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33988,57 +33988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648398866" name="Picture">
+                  <wp:docPr id="1318273616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648398866" name="Picture"/>
+                          <pic:cNvPr id="1318273616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34091,57 +34091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501581784" name="Picture">
+                  <wp:docPr id="1284336171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501581784" name="Picture"/>
+                          <pic:cNvPr id="1284336171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35549,57 +35549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021295702" name="Picture">
+                  <wp:docPr id="443329555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021295702" name="Picture"/>
+                          <pic:cNvPr id="443329555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36746,57 +36746,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996570812" name="Picture">
+                        <wp:docPr id="16311547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996570812" name="Picture"/>
+                                <pic:cNvPr id="16311547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39314,57 +39314,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307679548" name="Picture">
+                  <wp:docPr id="2022815500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307679548" name="Picture"/>
+                          <pic:cNvPr id="2022815500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39403,57 +39403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605166208" name="Picture">
+                  <wp:docPr id="656688436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605166208" name="Picture"/>
+                          <pic:cNvPr id="656688436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40047,57 +40047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584403817" name="Picture">
+                  <wp:docPr id="1614590487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584403817" name="Picture"/>
+                          <pic:cNvPr id="1614590487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41045,57 +41045,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096200793" name="Picture">
+                  <wp:docPr id="1963249318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096200793" name="Picture"/>
+                          <pic:cNvPr id="1963249318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41148,57 +41148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746414327" name="Picture">
+                  <wp:docPr id="1855246461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746414327" name="Picture"/>
+                          <pic:cNvPr id="1855246461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42525,57 +42525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634801305" name="Picture">
+                  <wp:docPr id="1798984246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634801305" name="Picture"/>
+                          <pic:cNvPr id="1798984246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43668,57 +43668,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206010109" name="Picture">
+                        <wp:docPr id="402348649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206010109" name="Picture"/>
+                                <pic:cNvPr id="402348649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44939,57 +44939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483058869" name="Picture">
+                  <wp:docPr id="2141760459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483058869" name="Picture"/>
+                          <pic:cNvPr id="2141760459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45019,57 +45019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242643540" name="Picture">
+                  <wp:docPr id="75607053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242643540" name="Picture"/>
+                          <pic:cNvPr id="75607053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45498,57 +45498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281096498" name="Picture">
+                  <wp:docPr id="464350597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281096498" name="Picture"/>
+                          <pic:cNvPr id="464350597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47086,57 +47086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413824697" name="Picture">
+                  <wp:docPr id="2005497654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413824697" name="Picture"/>
+                          <pic:cNvPr id="2005497654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47157,57 +47157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528437348" name="Picture">
+                  <wp:docPr id="2128694286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528437348" name="Picture"/>
+                          <pic:cNvPr id="2128694286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47571,57 +47571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112275092" name="Picture">
+                  <wp:docPr id="240174866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112275092" name="Picture"/>
+                          <pic:cNvPr id="240174866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>