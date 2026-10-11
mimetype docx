--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728473463" name="Picture">
+                  <wp:docPr id="272359032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728473463" name="Picture"/>
+                          <pic:cNvPr id="272359032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165838750" name="Picture">
+                  <wp:docPr id="2058113535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165838750" name="Picture"/>
+                          <pic:cNvPr id="2058113535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193773637" name="Picture">
+                        <wp:docPr id="1809271535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193773637" name="Picture"/>
+                                <pic:cNvPr id="1809271535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420454747" name="Picture">
+                  <wp:docPr id="1141053448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420454747" name="Picture"/>
+                          <pic:cNvPr id="1141053448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124253599" name="Picture">
+                  <wp:docPr id="1068354818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124253599" name="Picture"/>
+                          <pic:cNvPr id="1068354818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978460514" name="Picture">
+                  <wp:docPr id="1143325005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978460514" name="Picture"/>
+                          <pic:cNvPr id="1143325005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872926356" name="Picture">
+                  <wp:docPr id="658899420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872926356" name="Picture"/>
+                          <pic:cNvPr id="658899420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734486651" name="Picture">
+                  <wp:docPr id="879791847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734486651" name="Picture"/>
+                          <pic:cNvPr id="879791847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263281789" name="Picture">
+                        <wp:docPr id="174023288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263281789" name="Picture"/>
+                                <pic:cNvPr id="174023288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655417875" name="Picture">
+                        <wp:docPr id="64072495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655417875" name="Picture"/>
+                                <pic:cNvPr id="64072495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804026104" name="Picture">
+                        <wp:docPr id="360806557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804026104" name="Picture"/>
+                                <pic:cNvPr id="360806557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595242971" name="Picture">
+                        <wp:docPr id="2137573001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595242971" name="Picture"/>
+                                <pic:cNvPr id="2137573001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495252754" name="Picture">
+                        <wp:docPr id="1921400960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495252754" name="Picture"/>
+                                <pic:cNvPr id="1921400960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344412294" name="Picture">
+                        <wp:docPr id="886376160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344412294" name="Picture"/>
+                                <pic:cNvPr id="886376160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286803158" name="Picture">
+                        <wp:docPr id="1105268372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286803158" name="Picture"/>
+                                <pic:cNvPr id="1105268372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63498668" name="Picture">
+                        <wp:docPr id="536114513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63498668" name="Picture"/>
+                                <pic:cNvPr id="536114513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4656629" name="Picture">
+                        <wp:docPr id="1488362120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4656629" name="Picture"/>
+                                <pic:cNvPr id="1488362120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739748659" name="Picture">
+                        <wp:docPr id="982346492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739748659" name="Picture"/>
+                                <pic:cNvPr id="982346492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886353627" name="Picture">
+                        <wp:docPr id="1194135512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886353627" name="Picture"/>
+                                <pic:cNvPr id="1194135512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005286250" name="Picture">
+                        <wp:docPr id="1351277034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005286250" name="Picture"/>
+                                <pic:cNvPr id="1351277034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087596899" name="Picture">
+                        <wp:docPr id="325485790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087596899" name="Picture"/>
+                                <pic:cNvPr id="325485790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554073511" name="Picture">
+                        <wp:docPr id="1897681423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554073511" name="Picture"/>
+                                <pic:cNvPr id="1897681423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122626364" name="Picture">
+                        <wp:docPr id="1056183428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122626364" name="Picture"/>
+                                <pic:cNvPr id="1056183428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708745540" name="Picture">
+                  <wp:docPr id="1267941493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708745540" name="Picture"/>
+                          <pic:cNvPr id="1267941493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886254296" name="Picture">
+                  <wp:docPr id="783312248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886254296" name="Picture"/>
+                          <pic:cNvPr id="783312248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212480671" name="Picture">
+                  <wp:docPr id="698420842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212480671" name="Picture"/>
+                          <pic:cNvPr id="698420842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801488155" name="Picture">
+                  <wp:docPr id="1021744227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801488155" name="Picture"/>
+                          <pic:cNvPr id="1021744227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091628598" name="Picture">
+                  <wp:docPr id="904154885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091628598" name="Picture"/>
+                          <pic:cNvPr id="904154885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576586299" name="Picture">
+                  <wp:docPr id="1987697383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576586299" name="Picture"/>
+                          <pic:cNvPr id="1987697383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418431948" name="Picture">
+                        <wp:docPr id="1294285428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418431948" name="Picture"/>
+                                <pic:cNvPr id="1294285428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440628566" name="Picture">
+                        <wp:docPr id="23949494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440628566" name="Picture"/>
+                                <pic:cNvPr id="23949494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452594251" name="Picture">
+                  <wp:docPr id="814514758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452594251" name="Picture"/>
+                          <pic:cNvPr id="814514758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802065231" name="Picture">
+                  <wp:docPr id="1560311584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802065231" name="Picture"/>
+                          <pic:cNvPr id="1560311584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782672421" name="Picture">
+                  <wp:docPr id="931288310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782672421" name="Picture"/>
+                          <pic:cNvPr id="931288310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762705034" name="Picture">
+                  <wp:docPr id="828549635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762705034" name="Picture"/>
+                          <pic:cNvPr id="828549635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075917003" name="Picture">
+                  <wp:docPr id="1148663098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075917003" name="Picture"/>
+                          <pic:cNvPr id="1148663098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841700515" name="Picture">
+                  <wp:docPr id="128871511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841700515" name="Picture"/>
+                          <pic:cNvPr id="128871511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603545978" name="Picture">
+                        <wp:docPr id="1992415391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603545978" name="Picture"/>
+                                <pic:cNvPr id="1992415391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124949572" name="Picture">
+                  <wp:docPr id="1495299912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124949572" name="Picture"/>
+                          <pic:cNvPr id="1495299912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488423628" name="Picture">
+                  <wp:docPr id="160692353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488423628" name="Picture"/>
+                          <pic:cNvPr id="160692353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038534498" name="Picture">
+                  <wp:docPr id="1223209038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038534498" name="Picture"/>
+                          <pic:cNvPr id="1223209038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156902316" name="Picture">
+                  <wp:docPr id="524490824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156902316" name="Picture"/>
+                          <pic:cNvPr id="524490824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228686538" name="Picture">
+                  <wp:docPr id="1957046230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228686538" name="Picture"/>
+                          <pic:cNvPr id="1957046230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300342100" name="Picture">
+                  <wp:docPr id="970758595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300342100" name="Picture"/>
+                          <pic:cNvPr id="970758595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57386601" name="Picture">
+                        <wp:docPr id="1584280726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57386601" name="Picture"/>
+                                <pic:cNvPr id="1584280726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33275,57 +33275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538863732" name="Picture">
+                  <wp:docPr id="1935501709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538863732" name="Picture"/>
+                          <pic:cNvPr id="1935501709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33364,57 +33364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961026631" name="Picture">
+                  <wp:docPr id="1163707497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961026631" name="Picture"/>
+                          <pic:cNvPr id="1163707497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34008,57 +34008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741597673" name="Picture">
+                  <wp:docPr id="1790546640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741597673" name="Picture"/>
+                          <pic:cNvPr id="1790546640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35006,57 +35006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464908053" name="Picture">
+                  <wp:docPr id="752789649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464908053" name="Picture"/>
+                          <pic:cNvPr id="752789649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35109,57 +35109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380849484" name="Picture">
+                  <wp:docPr id="1187296530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380849484" name="Picture"/>
+                          <pic:cNvPr id="1187296530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565338062" name="Picture">
+                  <wp:docPr id="1795299550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565338062" name="Picture"/>
+                          <pic:cNvPr id="1795299550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37629,57 +37629,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521462518" name="Picture">
+                        <wp:docPr id="1823023018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521462518" name="Picture"/>
+                                <pic:cNvPr id="1823023018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38997,57 +38997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183764340" name="Picture">
+                  <wp:docPr id="1876977191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183764340" name="Picture"/>
+                          <pic:cNvPr id="1876977191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39086,57 +39086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756797632" name="Picture">
+                  <wp:docPr id="1259364414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756797632" name="Picture"/>
+                          <pic:cNvPr id="1259364414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39718,57 +39718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107751925" name="Picture">
+                  <wp:docPr id="1834019123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107751925" name="Picture"/>
+                          <pic:cNvPr id="1834019123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40662,57 +40662,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411239008" name="Picture">
+                  <wp:docPr id="104155071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411239008" name="Picture"/>
+                          <pic:cNvPr id="104155071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40774,57 +40774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161036638" name="Picture">
+                  <wp:docPr id="1298987560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161036638" name="Picture"/>
+                          <pic:cNvPr id="1298987560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42433,57 +42433,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807062461" name="Picture">
+                  <wp:docPr id="1491361551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807062461" name="Picture"/>
+                          <pic:cNvPr id="1491361551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43612,57 +43612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578586000" name="Picture">
+                  <wp:docPr id="1471581367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578586000" name="Picture"/>
+                          <pic:cNvPr id="1471581367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43692,57 +43692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180244811" name="Picture">
+                  <wp:docPr id="669977518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180244811" name="Picture"/>
+                          <pic:cNvPr id="669977518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44180,57 +44180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861707036" name="Picture">
+                  <wp:docPr id="476651723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861707036" name="Picture"/>
+                          <pic:cNvPr id="476651723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>