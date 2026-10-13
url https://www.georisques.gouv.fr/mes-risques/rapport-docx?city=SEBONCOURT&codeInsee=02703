--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854001323" name="Picture">
+                  <wp:docPr id="191699126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854001323" name="Picture"/>
+                          <pic:cNvPr id="191699126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400458117" name="Picture">
+                  <wp:docPr id="71226933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400458117" name="Picture"/>
+                          <pic:cNvPr id="71226933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852999396" name="Picture">
+                        <wp:docPr id="253496775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852999396" name="Picture"/>
+                                <pic:cNvPr id="253496775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804004395" name="Picture">
+                  <wp:docPr id="1779681802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804004395" name="Picture"/>
+                          <pic:cNvPr id="1779681802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335137542" name="Picture">
+                  <wp:docPr id="1058060846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335137542" name="Picture"/>
+                          <pic:cNvPr id="1058060846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465667878" name="Picture">
+                  <wp:docPr id="1269214748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465667878" name="Picture"/>
+                          <pic:cNvPr id="1269214748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826119968" name="Picture">
+                  <wp:docPr id="1498769244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826119968" name="Picture"/>
+                          <pic:cNvPr id="1498769244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248207440" name="Picture">
+                  <wp:docPr id="370697624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248207440" name="Picture"/>
+                          <pic:cNvPr id="370697624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985021621" name="Picture">
+                        <wp:docPr id="1307649243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985021621" name="Picture"/>
+                                <pic:cNvPr id="1307649243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502237646" name="Picture">
+                        <wp:docPr id="582878295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502237646" name="Picture"/>
+                                <pic:cNvPr id="582878295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596447788" name="Picture">
+                        <wp:docPr id="1431266108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596447788" name="Picture"/>
+                                <pic:cNvPr id="1431266108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783131032" name="Picture">
+                        <wp:docPr id="983674113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783131032" name="Picture"/>
+                                <pic:cNvPr id="983674113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742629747" name="Picture">
+                        <wp:docPr id="1086909505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742629747" name="Picture"/>
+                                <pic:cNvPr id="1086909505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679723134" name="Picture">
+                        <wp:docPr id="1170857806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679723134" name="Picture"/>
+                                <pic:cNvPr id="1170857806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150650444" name="Picture">
+                        <wp:docPr id="1362611864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150650444" name="Picture"/>
+                                <pic:cNvPr id="1362611864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107954871" name="Picture">
+                        <wp:docPr id="157301151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107954871" name="Picture"/>
+                                <pic:cNvPr id="157301151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635311430" name="Picture">
+                        <wp:docPr id="1103308254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635311430" name="Picture"/>
+                                <pic:cNvPr id="1103308254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308977598" name="Picture">
+                        <wp:docPr id="114058739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308977598" name="Picture"/>
+                                <pic:cNvPr id="114058739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164704023" name="Picture">
+                        <wp:docPr id="1578346518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164704023" name="Picture"/>
+                                <pic:cNvPr id="1578346518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747302183" name="Picture">
+                        <wp:docPr id="1194799340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747302183" name="Picture"/>
+                                <pic:cNvPr id="1194799340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135176220" name="Picture">
+                        <wp:docPr id="906073901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135176220" name="Picture"/>
+                                <pic:cNvPr id="906073901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053509736" name="Picture">
+                        <wp:docPr id="854139932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053509736" name="Picture"/>
+                                <pic:cNvPr id="854139932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267346947" name="Picture">
+                        <wp:docPr id="889048102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267346947" name="Picture"/>
+                                <pic:cNvPr id="889048102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879440717" name="Picture">
+                  <wp:docPr id="114128749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879440717" name="Picture"/>
+                          <pic:cNvPr id="114128749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890690301" name="Picture">
+                  <wp:docPr id="854090180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890690301" name="Picture"/>
+                          <pic:cNvPr id="854090180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038236699" name="Picture">
+                  <wp:docPr id="2103481224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038236699" name="Picture"/>
+                          <pic:cNvPr id="2103481224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063435569" name="Picture">
+                  <wp:docPr id="1075720777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063435569" name="Picture"/>
+                          <pic:cNvPr id="1075720777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868744025" name="Picture">
+                  <wp:docPr id="73986208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868744025" name="Picture"/>
+                          <pic:cNvPr id="73986208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944783123" name="Picture">
+                  <wp:docPr id="293146682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944783123" name="Picture"/>
+                          <pic:cNvPr id="293146682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367202119" name="Picture">
+                        <wp:docPr id="1646370249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367202119" name="Picture"/>
+                                <pic:cNvPr id="1646370249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605898776" name="Picture">
+                  <wp:docPr id="854955319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605898776" name="Picture"/>
+                          <pic:cNvPr id="854955319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107414286" name="Picture">
+                  <wp:docPr id="846608737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107414286" name="Picture"/>
+                          <pic:cNvPr id="846608737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200523186" name="Picture">
+                  <wp:docPr id="1557603635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200523186" name="Picture"/>
+                          <pic:cNvPr id="1557603635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23502965" name="Picture">
+                  <wp:docPr id="838083724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23502965" name="Picture"/>
+                          <pic:cNvPr id="838083724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598689759" name="Picture">
+                  <wp:docPr id="202154990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598689759" name="Picture"/>
+                          <pic:cNvPr id="202154990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975110760" name="Picture">
+                  <wp:docPr id="1113122135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975110760" name="Picture"/>
+                          <pic:cNvPr id="1113122135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83625092" name="Picture">
+                        <wp:docPr id="1643193389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83625092" name="Picture"/>
+                                <pic:cNvPr id="1643193389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293236103" name="Picture">
+                        <wp:docPr id="1133172512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293236103" name="Picture"/>
+                                <pic:cNvPr id="1133172512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996711996" name="Picture">
+                  <wp:docPr id="955075525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996711996" name="Picture"/>
+                          <pic:cNvPr id="955075525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458915010" name="Picture">
+                  <wp:docPr id="1799550703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458915010" name="Picture"/>
+                          <pic:cNvPr id="1799550703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677435189" name="Picture">
+                  <wp:docPr id="837477391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677435189" name="Picture"/>
+                          <pic:cNvPr id="837477391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978507475" name="Picture">
+                  <wp:docPr id="1666514083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978507475" name="Picture"/>
+                          <pic:cNvPr id="1666514083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531693257" name="Picture">
+                  <wp:docPr id="1497074017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531693257" name="Picture"/>
+                          <pic:cNvPr id="1497074017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473950922" name="Picture">
+                  <wp:docPr id="1191514788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473950922" name="Picture"/>
+                          <pic:cNvPr id="1191514788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742011663" name="Picture">
+                        <wp:docPr id="659298992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742011663" name="Picture"/>
+                                <pic:cNvPr id="659298992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652960078" name="Picture">
+                  <wp:docPr id="232510390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652960078" name="Picture"/>
+                          <pic:cNvPr id="232510390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218633519" name="Picture">
+                  <wp:docPr id="1243649235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218633519" name="Picture"/>
+                          <pic:cNvPr id="1243649235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140406705" name="Picture">
+                  <wp:docPr id="226401981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140406705" name="Picture"/>
+                          <pic:cNvPr id="226401981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371861199" name="Picture">
+                  <wp:docPr id="343376331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371861199" name="Picture"/>
+                          <pic:cNvPr id="343376331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46159919" name="Picture">
+                  <wp:docPr id="687802824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46159919" name="Picture"/>
+                          <pic:cNvPr id="687802824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109824506" name="Picture">
+                  <wp:docPr id="1523059658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109824506" name="Picture"/>
+                          <pic:cNvPr id="1523059658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696487373" name="Picture">
+                        <wp:docPr id="1617093787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696487373" name="Picture"/>
+                                <pic:cNvPr id="1617093787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250264225" name="Picture">
+                  <wp:docPr id="1637877210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250264225" name="Picture"/>
+                          <pic:cNvPr id="1637877210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001562964" name="Picture">
+                  <wp:docPr id="370238281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001562964" name="Picture"/>
+                          <pic:cNvPr id="370238281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814655113" name="Picture">
+                  <wp:docPr id="500966024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814655113" name="Picture"/>
+                          <pic:cNvPr id="500966024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218555035" name="Picture">
+                  <wp:docPr id="1224731325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218555035" name="Picture"/>
+                          <pic:cNvPr id="1224731325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245670880" name="Picture">
+                  <wp:docPr id="1909378499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245670880" name="Picture"/>
+                          <pic:cNvPr id="1909378499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984001584" name="Picture">
+                  <wp:docPr id="742093107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984001584" name="Picture"/>
+                          <pic:cNvPr id="742093107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580715747" name="Picture">
+                  <wp:docPr id="1090694439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580715747" name="Picture"/>
+                          <pic:cNvPr id="1090694439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121799616" name="Picture">
+                  <wp:docPr id="381761873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121799616" name="Picture"/>
+                          <pic:cNvPr id="381761873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700965743" name="Picture">
+                  <wp:docPr id="1205755330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700965743" name="Picture"/>
+                          <pic:cNvPr id="1205755330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>