--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995110370" name="Picture">
+                  <wp:docPr id="562341791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995110370" name="Picture"/>
+                          <pic:cNvPr id="562341791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297792287" name="Picture">
+                  <wp:docPr id="2118664911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297792287" name="Picture"/>
+                          <pic:cNvPr id="2118664911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414124290" name="Picture">
+                        <wp:docPr id="693035594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414124290" name="Picture"/>
+                                <pic:cNvPr id="693035594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836023667" name="Picture">
+                  <wp:docPr id="946664227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836023667" name="Picture"/>
+                          <pic:cNvPr id="946664227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849197970" name="Picture">
+                  <wp:docPr id="125604469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849197970" name="Picture"/>
+                          <pic:cNvPr id="125604469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837901884" name="Picture">
+                  <wp:docPr id="1634526362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837901884" name="Picture"/>
+                          <pic:cNvPr id="1634526362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474285471" name="Picture">
+                  <wp:docPr id="1496624318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474285471" name="Picture"/>
+                          <pic:cNvPr id="1496624318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494557084" name="Picture">
+                  <wp:docPr id="1932144827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494557084" name="Picture"/>
+                          <pic:cNvPr id="1932144827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665101510" name="Picture">
+                        <wp:docPr id="652047937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665101510" name="Picture"/>
+                                <pic:cNvPr id="652047937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627653837" name="Picture">
+                        <wp:docPr id="640728853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627653837" name="Picture"/>
+                                <pic:cNvPr id="640728853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978826011" name="Picture">
+                        <wp:docPr id="452628365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978826011" name="Picture"/>
+                                <pic:cNvPr id="452628365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531607104" name="Picture">
+                        <wp:docPr id="474204868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531607104" name="Picture"/>
+                                <pic:cNvPr id="474204868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792912431" name="Picture">
+                        <wp:docPr id="1960209901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792912431" name="Picture"/>
+                                <pic:cNvPr id="1960209901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014187521" name="Picture">
+                        <wp:docPr id="664683941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014187521" name="Picture"/>
+                                <pic:cNvPr id="664683941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964661410" name="Picture">
+                        <wp:docPr id="1172515055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964661410" name="Picture"/>
+                                <pic:cNvPr id="1172515055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176353205" name="Picture">
+                        <wp:docPr id="557125780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176353205" name="Picture"/>
+                                <pic:cNvPr id="557125780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583432949" name="Picture">
+                        <wp:docPr id="1317077725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583432949" name="Picture"/>
+                                <pic:cNvPr id="1317077725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378294201" name="Picture">
+                        <wp:docPr id="175799822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378294201" name="Picture"/>
+                                <pic:cNvPr id="175799822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056043921" name="Picture">
+                        <wp:docPr id="611842613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056043921" name="Picture"/>
+                                <pic:cNvPr id="611842613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741763416" name="Picture">
+                        <wp:docPr id="1341047683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741763416" name="Picture"/>
+                                <pic:cNvPr id="1341047683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673304341" name="Picture">
+                  <wp:docPr id="595051218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673304341" name="Picture"/>
+                          <pic:cNvPr id="595051218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109601198" name="Picture">
+                  <wp:docPr id="1538201559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109601198" name="Picture"/>
+                          <pic:cNvPr id="1538201559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503735128" name="Picture">
+                  <wp:docPr id="1166452567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503735128" name="Picture"/>
+                          <pic:cNvPr id="1166452567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199325070" name="Picture">
+                  <wp:docPr id="1735299492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199325070" name="Picture"/>
+                          <pic:cNvPr id="1735299492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189772547" name="Picture">
+                  <wp:docPr id="1976998962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189772547" name="Picture"/>
+                          <pic:cNvPr id="1976998962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071708939" name="Picture">
+                  <wp:docPr id="804339177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071708939" name="Picture"/>
+                          <pic:cNvPr id="804339177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467062563" name="Picture">
+                        <wp:docPr id="937925479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467062563" name="Picture"/>
+                                <pic:cNvPr id="937925479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135571377" name="Picture">
+                  <wp:docPr id="1379394464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135571377" name="Picture"/>
+                          <pic:cNvPr id="1379394464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130383532" name="Picture">
+                  <wp:docPr id="1189268713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130383532" name="Picture"/>
+                          <pic:cNvPr id="1189268713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709301920" name="Picture">
+                  <wp:docPr id="1305828337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709301920" name="Picture"/>
+                          <pic:cNvPr id="1305828337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451955992" name="Picture">
+                  <wp:docPr id="964225180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451955992" name="Picture"/>
+                          <pic:cNvPr id="964225180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240250873" name="Picture">
+                  <wp:docPr id="144533802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240250873" name="Picture"/>
+                          <pic:cNvPr id="144533802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381873521" name="Picture">
+                  <wp:docPr id="663757023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381873521" name="Picture"/>
+                          <pic:cNvPr id="663757023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662146706" name="Picture">
+                        <wp:docPr id="1074371376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662146706" name="Picture"/>
+                                <pic:cNvPr id="1074371376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136932910" name="Picture">
+                        <wp:docPr id="470512054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136932910" name="Picture"/>
+                                <pic:cNvPr id="470512054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365300536" name="Picture">
+                  <wp:docPr id="1028025491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365300536" name="Picture"/>
+                          <pic:cNvPr id="1028025491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705626953" name="Picture">
+                  <wp:docPr id="613021925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705626953" name="Picture"/>
+                          <pic:cNvPr id="613021925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425272639" name="Picture">
+                  <wp:docPr id="1483366016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425272639" name="Picture"/>
+                          <pic:cNvPr id="1483366016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883428438" name="Picture">
+                  <wp:docPr id="591519980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883428438" name="Picture"/>
+                          <pic:cNvPr id="591519980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770360737" name="Picture">
+                  <wp:docPr id="1113075911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770360737" name="Picture"/>
+                          <pic:cNvPr id="1113075911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646572260" name="Picture">
+                  <wp:docPr id="518690659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646572260" name="Picture"/>
+                          <pic:cNvPr id="518690659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642406035" name="Picture">
+                        <wp:docPr id="1008414196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642406035" name="Picture"/>
+                                <pic:cNvPr id="1008414196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062770947" name="Picture">
+                  <wp:docPr id="1359189216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062770947" name="Picture"/>
+                          <pic:cNvPr id="1359189216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566186488" name="Picture">
+                  <wp:docPr id="1793450299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566186488" name="Picture"/>
+                          <pic:cNvPr id="1793450299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763056868" name="Picture">
+                  <wp:docPr id="267650334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763056868" name="Picture"/>
+                          <pic:cNvPr id="267650334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584210614" name="Picture">
+                  <wp:docPr id="732150634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584210614" name="Picture"/>
+                          <pic:cNvPr id="732150634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240225591" name="Picture">
+                  <wp:docPr id="1811822825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240225591" name="Picture"/>
+                          <pic:cNvPr id="1811822825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920765498" name="Picture">
+                  <wp:docPr id="1734564094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920765498" name="Picture"/>
+                          <pic:cNvPr id="1734564094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500932277" name="Picture">
+                        <wp:docPr id="1751905402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500932277" name="Picture"/>
+                                <pic:cNvPr id="1751905402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631462176" name="Picture">
+                  <wp:docPr id="355661089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631462176" name="Picture"/>
+                          <pic:cNvPr id="355661089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340933775" name="Picture">
+                  <wp:docPr id="1759747673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340933775" name="Picture"/>
+                          <pic:cNvPr id="1759747673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132558197" name="Picture">
+                  <wp:docPr id="167454259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132558197" name="Picture"/>
+                          <pic:cNvPr id="167454259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>