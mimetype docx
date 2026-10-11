--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562341791" name="Picture">
+                  <wp:docPr id="902079587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562341791" name="Picture"/>
+                          <pic:cNvPr id="902079587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118664911" name="Picture">
+                  <wp:docPr id="1837684235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118664911" name="Picture"/>
+                          <pic:cNvPr id="1837684235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693035594" name="Picture">
+                        <wp:docPr id="2010462704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693035594" name="Picture"/>
+                                <pic:cNvPr id="2010462704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946664227" name="Picture">
+                  <wp:docPr id="1033459540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946664227" name="Picture"/>
+                          <pic:cNvPr id="1033459540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125604469" name="Picture">
+                  <wp:docPr id="1625254778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125604469" name="Picture"/>
+                          <pic:cNvPr id="1625254778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634526362" name="Picture">
+                  <wp:docPr id="207712708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634526362" name="Picture"/>
+                          <pic:cNvPr id="207712708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496624318" name="Picture">
+                  <wp:docPr id="388995454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496624318" name="Picture"/>
+                          <pic:cNvPr id="388995454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932144827" name="Picture">
+                  <wp:docPr id="1314382206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932144827" name="Picture"/>
+                          <pic:cNvPr id="1314382206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652047937" name="Picture">
+                        <wp:docPr id="646309226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652047937" name="Picture"/>
+                                <pic:cNvPr id="646309226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640728853" name="Picture">
+                        <wp:docPr id="1990775366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640728853" name="Picture"/>
+                                <pic:cNvPr id="1990775366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452628365" name="Picture">
+                        <wp:docPr id="861534389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452628365" name="Picture"/>
+                                <pic:cNvPr id="861534389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474204868" name="Picture">
+                        <wp:docPr id="2105063573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474204868" name="Picture"/>
+                                <pic:cNvPr id="2105063573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960209901" name="Picture">
+                        <wp:docPr id="605934219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960209901" name="Picture"/>
+                                <pic:cNvPr id="605934219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664683941" name="Picture">
+                        <wp:docPr id="1385747356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664683941" name="Picture"/>
+                                <pic:cNvPr id="1385747356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172515055" name="Picture">
+                        <wp:docPr id="2022267980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172515055" name="Picture"/>
+                                <pic:cNvPr id="2022267980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557125780" name="Picture">
+                        <wp:docPr id="1776479955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557125780" name="Picture"/>
+                                <pic:cNvPr id="1776479955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317077725" name="Picture">
+                        <wp:docPr id="1077685769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317077725" name="Picture"/>
+                                <pic:cNvPr id="1077685769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175799822" name="Picture">
+                        <wp:docPr id="1403588544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175799822" name="Picture"/>
+                                <pic:cNvPr id="1403588544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611842613" name="Picture">
+                        <wp:docPr id="984943440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611842613" name="Picture"/>
+                                <pic:cNvPr id="984943440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341047683" name="Picture">
+                        <wp:docPr id="1985914834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341047683" name="Picture"/>
+                                <pic:cNvPr id="1985914834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595051218" name="Picture">
+                  <wp:docPr id="1364131614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595051218" name="Picture"/>
+                          <pic:cNvPr id="1364131614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538201559" name="Picture">
+                  <wp:docPr id="426274288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538201559" name="Picture"/>
+                          <pic:cNvPr id="426274288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166452567" name="Picture">
+                  <wp:docPr id="568626222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166452567" name="Picture"/>
+                          <pic:cNvPr id="568626222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735299492" name="Picture">
+                  <wp:docPr id="413809894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735299492" name="Picture"/>
+                          <pic:cNvPr id="413809894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976998962" name="Picture">
+                  <wp:docPr id="1290692188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976998962" name="Picture"/>
+                          <pic:cNvPr id="1290692188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804339177" name="Picture">
+                  <wp:docPr id="301592351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804339177" name="Picture"/>
+                          <pic:cNvPr id="301592351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937925479" name="Picture">
+                        <wp:docPr id="1748973263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937925479" name="Picture"/>
+                                <pic:cNvPr id="1748973263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379394464" name="Picture">
+                  <wp:docPr id="1256936170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379394464" name="Picture"/>
+                          <pic:cNvPr id="1256936170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189268713" name="Picture">
+                  <wp:docPr id="1572800763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189268713" name="Picture"/>
+                          <pic:cNvPr id="1572800763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305828337" name="Picture">
+                  <wp:docPr id="1286067405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305828337" name="Picture"/>
+                          <pic:cNvPr id="1286067405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964225180" name="Picture">
+                  <wp:docPr id="2006907956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964225180" name="Picture"/>
+                          <pic:cNvPr id="2006907956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144533802" name="Picture">
+                  <wp:docPr id="446590696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144533802" name="Picture"/>
+                          <pic:cNvPr id="446590696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663757023" name="Picture">
+                  <wp:docPr id="749050582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663757023" name="Picture"/>
+                          <pic:cNvPr id="749050582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074371376" name="Picture">
+                        <wp:docPr id="1824679514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074371376" name="Picture"/>
+                                <pic:cNvPr id="1824679514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470512054" name="Picture">
+                        <wp:docPr id="383935566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470512054" name="Picture"/>
+                                <pic:cNvPr id="383935566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028025491" name="Picture">
+                  <wp:docPr id="540739230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028025491" name="Picture"/>
+                          <pic:cNvPr id="540739230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613021925" name="Picture">
+                  <wp:docPr id="476508287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613021925" name="Picture"/>
+                          <pic:cNvPr id="476508287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483366016" name="Picture">
+                  <wp:docPr id="1051883869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483366016" name="Picture"/>
+                          <pic:cNvPr id="1051883869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591519980" name="Picture">
+                  <wp:docPr id="51684009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591519980" name="Picture"/>
+                          <pic:cNvPr id="51684009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113075911" name="Picture">
+                  <wp:docPr id="206712232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113075911" name="Picture"/>
+                          <pic:cNvPr id="206712232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518690659" name="Picture">
+                  <wp:docPr id="398976675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518690659" name="Picture"/>
+                          <pic:cNvPr id="398976675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008414196" name="Picture">
+                        <wp:docPr id="1473175634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008414196" name="Picture"/>
+                                <pic:cNvPr id="1473175634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359189216" name="Picture">
+                  <wp:docPr id="1491271372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359189216" name="Picture"/>
+                          <pic:cNvPr id="1491271372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793450299" name="Picture">
+                  <wp:docPr id="722284522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793450299" name="Picture"/>
+                          <pic:cNvPr id="722284522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267650334" name="Picture">
+                  <wp:docPr id="190944937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267650334" name="Picture"/>
+                          <pic:cNvPr id="190944937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732150634" name="Picture">
+                  <wp:docPr id="1571796475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732150634" name="Picture"/>
+                          <pic:cNvPr id="1571796475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811822825" name="Picture">
+                  <wp:docPr id="1428857488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811822825" name="Picture"/>
+                          <pic:cNvPr id="1428857488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734564094" name="Picture">
+                  <wp:docPr id="291359309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734564094" name="Picture"/>
+                          <pic:cNvPr id="291359309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751905402" name="Picture">
+                        <wp:docPr id="365274726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751905402" name="Picture"/>
+                                <pic:cNvPr id="365274726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355661089" name="Picture">
+                  <wp:docPr id="1790253361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355661089" name="Picture"/>
+                          <pic:cNvPr id="1790253361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759747673" name="Picture">
+                  <wp:docPr id="1702831575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759747673" name="Picture"/>
+                          <pic:cNvPr id="1702831575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167454259" name="Picture">
+                  <wp:docPr id="1861695202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167454259" name="Picture"/>
+                          <pic:cNvPr id="1861695202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>