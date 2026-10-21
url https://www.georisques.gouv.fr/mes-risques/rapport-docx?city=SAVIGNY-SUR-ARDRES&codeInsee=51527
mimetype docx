--- v0 (2026-08-19)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609621640" name="Picture">
+                  <wp:docPr id="348653432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609621640" name="Picture"/>
+                          <pic:cNvPr id="348653432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775956260" name="Picture">
+                  <wp:docPr id="1406804579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775956260" name="Picture"/>
+                          <pic:cNvPr id="1406804579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464413775" name="Picture">
+                        <wp:docPr id="865427957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464413775" name="Picture"/>
+                                <pic:cNvPr id="865427957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74083406" name="Picture">
+                  <wp:docPr id="688629682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74083406" name="Picture"/>
+                          <pic:cNvPr id="688629682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434258265" name="Picture">
+                  <wp:docPr id="171338453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434258265" name="Picture"/>
+                          <pic:cNvPr id="171338453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251636177" name="Picture">
+                  <wp:docPr id="1127375939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251636177" name="Picture"/>
+                          <pic:cNvPr id="1127375939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076764872" name="Picture">
+                  <wp:docPr id="1848432474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076764872" name="Picture"/>
+                          <pic:cNvPr id="1848432474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291088787" name="Picture">
+                  <wp:docPr id="1772659587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291088787" name="Picture"/>
+                          <pic:cNvPr id="1772659587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494962450" name="Picture">
+                        <wp:docPr id="1469656467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494962450" name="Picture"/>
+                                <pic:cNvPr id="1469656467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263538822" name="Picture">
+                        <wp:docPr id="292722042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263538822" name="Picture"/>
+                                <pic:cNvPr id="292722042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374920885" name="Picture">
+                        <wp:docPr id="160651278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374920885" name="Picture"/>
+                                <pic:cNvPr id="160651278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857230438" name="Picture">
+                        <wp:docPr id="1918726780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857230438" name="Picture"/>
+                                <pic:cNvPr id="1918726780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975735523" name="Picture">
+                        <wp:docPr id="989977595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975735523" name="Picture"/>
+                                <pic:cNvPr id="989977595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450148629" name="Picture">
+                        <wp:docPr id="2108423539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450148629" name="Picture"/>
+                                <pic:cNvPr id="2108423539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893588354" name="Picture">
+                        <wp:docPr id="544401852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893588354" name="Picture"/>
+                                <pic:cNvPr id="544401852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553231351" name="Picture">
+                        <wp:docPr id="192474259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553231351" name="Picture"/>
+                                <pic:cNvPr id="192474259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924855107" name="Picture">
+                        <wp:docPr id="1996451870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924855107" name="Picture"/>
+                                <pic:cNvPr id="1996451870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960451008" name="Picture">
+                        <wp:docPr id="866200732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960451008" name="Picture"/>
+                                <pic:cNvPr id="866200732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900344735" name="Picture">
+                        <wp:docPr id="25722852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900344735" name="Picture"/>
+                                <pic:cNvPr id="25722852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709628342" name="Picture">
+                        <wp:docPr id="477249467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709628342" name="Picture"/>
+                                <pic:cNvPr id="477249467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093257369" name="Picture">
+                        <wp:docPr id="984120713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093257369" name="Picture"/>
+                                <pic:cNvPr id="984120713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519555252" name="Picture">
+                        <wp:docPr id="792847325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519555252" name="Picture"/>
+                                <pic:cNvPr id="792847325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059478971" name="Picture">
+                        <wp:docPr id="415203204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059478971" name="Picture"/>
+                                <pic:cNvPr id="415203204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101780078" name="Picture">
+                  <wp:docPr id="743248236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101780078" name="Picture"/>
+                          <pic:cNvPr id="743248236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799602571" name="Picture">
+                  <wp:docPr id="1634183469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799602571" name="Picture"/>
+                          <pic:cNvPr id="1634183469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529205098" name="Picture">
+                  <wp:docPr id="241811036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529205098" name="Picture"/>
+                          <pic:cNvPr id="241811036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436122268" name="Picture">
+                  <wp:docPr id="1133491636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436122268" name="Picture"/>
+                          <pic:cNvPr id="1133491636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999369471" name="Picture">
+                  <wp:docPr id="328022313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999369471" name="Picture"/>
+                          <pic:cNvPr id="328022313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388070375" name="Picture">
+                  <wp:docPr id="1604791201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388070375" name="Picture"/>
+                          <pic:cNvPr id="1604791201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463830760" name="Picture">
+                        <wp:docPr id="309252586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463830760" name="Picture"/>
+                                <pic:cNvPr id="309252586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879876905" name="Picture">
+                  <wp:docPr id="317858233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879876905" name="Picture"/>
+                          <pic:cNvPr id="317858233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976874400" name="Picture">
+                  <wp:docPr id="940848004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976874400" name="Picture"/>
+                          <pic:cNvPr id="940848004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173768753" name="Picture">
+                  <wp:docPr id="1553024237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173768753" name="Picture"/>
+                          <pic:cNvPr id="1553024237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491287507" name="Picture">
+                  <wp:docPr id="1127490500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491287507" name="Picture"/>
+                          <pic:cNvPr id="1127490500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762688018" name="Picture">
+                  <wp:docPr id="1149202701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762688018" name="Picture"/>
+                          <pic:cNvPr id="1149202701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377085445" name="Picture">
+                  <wp:docPr id="698405320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377085445" name="Picture"/>
+                          <pic:cNvPr id="698405320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741960064" name="Picture">
+                        <wp:docPr id="1758751874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741960064" name="Picture"/>
+                                <pic:cNvPr id="1758751874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388915451" name="Picture">
+                  <wp:docPr id="1016862616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388915451" name="Picture"/>
+                          <pic:cNvPr id="1016862616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507711123" name="Picture">
+                  <wp:docPr id="1790346211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507711123" name="Picture"/>
+                          <pic:cNvPr id="1790346211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093952688" name="Picture">
+                  <wp:docPr id="34913365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093952688" name="Picture"/>
+                          <pic:cNvPr id="34913365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442153286" name="Picture">
+                  <wp:docPr id="1013236152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442153286" name="Picture"/>
+                          <pic:cNvPr id="1013236152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049132059" name="Picture">
+                  <wp:docPr id="1274898938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049132059" name="Picture"/>
+                          <pic:cNvPr id="1274898938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40479266" name="Picture">
+                  <wp:docPr id="336689495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40479266" name="Picture"/>
+                          <pic:cNvPr id="336689495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260491930" name="Picture">
+                        <wp:docPr id="557279547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260491930" name="Picture"/>
+                                <pic:cNvPr id="557279547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940101302" name="Picture">
+                  <wp:docPr id="519207642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940101302" name="Picture"/>
+                          <pic:cNvPr id="519207642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250309700" name="Picture">
+                  <wp:docPr id="989490497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250309700" name="Picture"/>
+                          <pic:cNvPr id="989490497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222621386" name="Picture">
+                  <wp:docPr id="547267988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222621386" name="Picture"/>
+                          <pic:cNvPr id="547267988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724906583" name="Picture">
+                  <wp:docPr id="1507859594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724906583" name="Picture"/>
+                          <pic:cNvPr id="1507859594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486589148" name="Picture">
+                  <wp:docPr id="815391378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486589148" name="Picture"/>
+                          <pic:cNvPr id="815391378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932728072" name="Picture">
+                  <wp:docPr id="1711162128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932728072" name="Picture"/>
+                          <pic:cNvPr id="1711162128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175113177" name="Picture">
+                  <wp:docPr id="1408182533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175113177" name="Picture"/>
+                          <pic:cNvPr id="1408182533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593873276" name="Picture">
+                  <wp:docPr id="1635637153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593873276" name="Picture"/>
+                          <pic:cNvPr id="1635637153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184327991" name="Picture">
+                  <wp:docPr id="1143484684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184327991" name="Picture"/>
+                          <pic:cNvPr id="1143484684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889418981" name="Picture">
+                        <wp:docPr id="2034217367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889418981" name="Picture"/>
+                                <pic:cNvPr id="2034217367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519377638" name="Picture">
+                  <wp:docPr id="2082099181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519377638" name="Picture"/>
+                          <pic:cNvPr id="2082099181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751321089" name="Picture">
+                  <wp:docPr id="246976023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751321089" name="Picture"/>
+                          <pic:cNvPr id="246976023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207939770" name="Picture">
+                  <wp:docPr id="358687506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207939770" name="Picture"/>
+                          <pic:cNvPr id="358687506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396838922" name="Picture">
+                  <wp:docPr id="1280339860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396838922" name="Picture"/>
+                          <pic:cNvPr id="1280339860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299308084" name="Picture">
+                  <wp:docPr id="792034883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299308084" name="Picture"/>
+                          <pic:cNvPr id="792034883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983025579" name="Picture">
+                  <wp:docPr id="1907363919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983025579" name="Picture"/>
+                          <pic:cNvPr id="1907363919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950133935" name="Picture">
+                        <wp:docPr id="1010855853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950133935" name="Picture"/>
+                                <pic:cNvPr id="1010855853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526498777" name="Picture">
+                  <wp:docPr id="1292055042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526498777" name="Picture"/>
+                          <pic:cNvPr id="1292055042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867200862" name="Picture">
+                  <wp:docPr id="627211697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867200862" name="Picture"/>
+                          <pic:cNvPr id="627211697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059110144" name="Picture">
+                  <wp:docPr id="847311889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059110144" name="Picture"/>
+                          <pic:cNvPr id="847311889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>