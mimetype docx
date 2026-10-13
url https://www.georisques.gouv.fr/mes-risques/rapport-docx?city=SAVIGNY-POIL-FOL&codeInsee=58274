--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266012872" name="Picture">
+                  <wp:docPr id="1503212569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266012872" name="Picture"/>
+                          <pic:cNvPr id="1503212569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416473637" name="Picture">
+                  <wp:docPr id="704959880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416473637" name="Picture"/>
+                          <pic:cNvPr id="704959880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348994316" name="Picture">
+                        <wp:docPr id="2025557142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348994316" name="Picture"/>
+                                <pic:cNvPr id="2025557142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139250329" name="Picture">
+                  <wp:docPr id="844585385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139250329" name="Picture"/>
+                          <pic:cNvPr id="844585385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895381783" name="Picture">
+                  <wp:docPr id="1958530330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895381783" name="Picture"/>
+                          <pic:cNvPr id="1958530330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470830606" name="Picture">
+                  <wp:docPr id="1482644251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470830606" name="Picture"/>
+                          <pic:cNvPr id="1482644251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430679550" name="Picture">
+                  <wp:docPr id="1804417350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430679550" name="Picture"/>
+                          <pic:cNvPr id="1804417350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168720000" name="Picture">
+                  <wp:docPr id="1141859790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168720000" name="Picture"/>
+                          <pic:cNvPr id="1141859790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642022055" name="Picture">
+                        <wp:docPr id="1497602961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642022055" name="Picture"/>
+                                <pic:cNvPr id="1497602961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528671020" name="Picture">
+                        <wp:docPr id="543035573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528671020" name="Picture"/>
+                                <pic:cNvPr id="543035573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130678627" name="Picture">
+                        <wp:docPr id="250899608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130678627" name="Picture"/>
+                                <pic:cNvPr id="250899608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59867373" name="Picture">
+                        <wp:docPr id="1878947911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59867373" name="Picture"/>
+                                <pic:cNvPr id="1878947911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139731482" name="Picture">
+                        <wp:docPr id="580096828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139731482" name="Picture"/>
+                                <pic:cNvPr id="580096828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240564944" name="Picture">
+                        <wp:docPr id="1190800093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240564944" name="Picture"/>
+                                <pic:cNvPr id="1190800093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124569805" name="Picture">
+                        <wp:docPr id="427014702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124569805" name="Picture"/>
+                                <pic:cNvPr id="427014702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790927655" name="Picture">
+                        <wp:docPr id="1699505619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790927655" name="Picture"/>
+                                <pic:cNvPr id="1699505619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742564716" name="Picture">
+                        <wp:docPr id="515816736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742564716" name="Picture"/>
+                                <pic:cNvPr id="515816736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291470034" name="Picture">
+                        <wp:docPr id="385101013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291470034" name="Picture"/>
+                                <pic:cNvPr id="385101013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570630622" name="Picture">
+                        <wp:docPr id="1882263013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570630622" name="Picture"/>
+                                <pic:cNvPr id="1882263013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584975476" name="Picture">
+                        <wp:docPr id="1673126187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584975476" name="Picture"/>
+                                <pic:cNvPr id="1673126187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176774613" name="Picture">
+                  <wp:docPr id="1636957287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176774613" name="Picture"/>
+                          <pic:cNvPr id="1636957287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77289674" name="Picture">
+                  <wp:docPr id="1820267419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77289674" name="Picture"/>
+                          <pic:cNvPr id="1820267419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527355531" name="Picture">
+                  <wp:docPr id="361341093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527355531" name="Picture"/>
+                          <pic:cNvPr id="361341093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906940550" name="Picture">
+                  <wp:docPr id="1506525392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906940550" name="Picture"/>
+                          <pic:cNvPr id="1506525392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950717745" name="Picture">
+                  <wp:docPr id="628453018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950717745" name="Picture"/>
+                          <pic:cNvPr id="628453018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778147445" name="Picture">
+                  <wp:docPr id="1897573764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778147445" name="Picture"/>
+                          <pic:cNvPr id="1897573764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757004517" name="Picture">
+                        <wp:docPr id="1026761931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757004517" name="Picture"/>
+                                <pic:cNvPr id="1026761931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272666602" name="Picture">
+                  <wp:docPr id="246474427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272666602" name="Picture"/>
+                          <pic:cNvPr id="246474427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101164115" name="Picture">
+                  <wp:docPr id="790697620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101164115" name="Picture"/>
+                          <pic:cNvPr id="790697620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537915548" name="Picture">
+                  <wp:docPr id="185625287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537915548" name="Picture"/>
+                          <pic:cNvPr id="185625287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892882021" name="Picture">
+                  <wp:docPr id="671665601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892882021" name="Picture"/>
+                          <pic:cNvPr id="671665601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385191634" name="Picture">
+                  <wp:docPr id="1546771215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385191634" name="Picture"/>
+                          <pic:cNvPr id="1546771215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292778507" name="Picture">
+                  <wp:docPr id="1414059440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292778507" name="Picture"/>
+                          <pic:cNvPr id="1414059440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956519380" name="Picture">
+                        <wp:docPr id="27745209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956519380" name="Picture"/>
+                                <pic:cNvPr id="27745209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955455334" name="Picture">
+                  <wp:docPr id="728009413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955455334" name="Picture"/>
+                          <pic:cNvPr id="728009413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787770769" name="Picture">
+                  <wp:docPr id="231524420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787770769" name="Picture"/>
+                          <pic:cNvPr id="231524420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255393214" name="Picture">
+                  <wp:docPr id="1526867421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255393214" name="Picture"/>
+                          <pic:cNvPr id="1526867421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386246286" name="Picture">
+                  <wp:docPr id="215751335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386246286" name="Picture"/>
+                          <pic:cNvPr id="215751335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341469647" name="Picture">
+                  <wp:docPr id="157351729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341469647" name="Picture"/>
+                          <pic:cNvPr id="157351729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036599001" name="Picture">
+                  <wp:docPr id="2027844030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036599001" name="Picture"/>
+                          <pic:cNvPr id="2027844030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427193386" name="Picture">
+                        <wp:docPr id="1915050163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427193386" name="Picture"/>
+                                <pic:cNvPr id="1915050163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177411949" name="Picture">
+                  <wp:docPr id="1124687260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177411949" name="Picture"/>
+                          <pic:cNvPr id="1124687260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157442587" name="Picture">
+                  <wp:docPr id="668164416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157442587" name="Picture"/>
+                          <pic:cNvPr id="668164416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597655609" name="Picture">
+                  <wp:docPr id="2146125257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597655609" name="Picture"/>
+                          <pic:cNvPr id="2146125257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585088625" name="Picture">
+                  <wp:docPr id="1048895952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585088625" name="Picture"/>
+                          <pic:cNvPr id="1048895952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719986400" name="Picture">
+                  <wp:docPr id="851107977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719986400" name="Picture"/>
+                          <pic:cNvPr id="851107977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809443478" name="Picture">
+                  <wp:docPr id="86251035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809443478" name="Picture"/>
+                          <pic:cNvPr id="86251035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55729408" name="Picture">
+                        <wp:docPr id="107655818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55729408" name="Picture"/>
+                                <pic:cNvPr id="107655818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670800550" name="Picture">
+                  <wp:docPr id="593225874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670800550" name="Picture"/>
+                          <pic:cNvPr id="593225874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395902024" name="Picture">
+                  <wp:docPr id="993552263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395902024" name="Picture"/>
+                          <pic:cNvPr id="993552263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154439813" name="Picture">
+                  <wp:docPr id="1237877016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154439813" name="Picture"/>
+                          <pic:cNvPr id="1237877016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>