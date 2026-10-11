--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718112589" name="Picture">
+                  <wp:docPr id="277326837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718112589" name="Picture"/>
+                          <pic:cNvPr id="277326837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896559415" name="Picture">
+                  <wp:docPr id="1286991444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896559415" name="Picture"/>
+                          <pic:cNvPr id="1286991444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775396973" name="Picture">
+                        <wp:docPr id="694725421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775396973" name="Picture"/>
+                                <pic:cNvPr id="694725421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700773925" name="Picture">
+                  <wp:docPr id="1634056446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700773925" name="Picture"/>
+                          <pic:cNvPr id="1634056446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753896299" name="Picture">
+                  <wp:docPr id="1851527581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753896299" name="Picture"/>
+                          <pic:cNvPr id="1851527581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719965666" name="Picture">
+                  <wp:docPr id="1107769359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719965666" name="Picture"/>
+                          <pic:cNvPr id="1107769359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552708768" name="Picture">
+                  <wp:docPr id="5719891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552708768" name="Picture"/>
+                          <pic:cNvPr id="5719891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951975573" name="Picture">
+                  <wp:docPr id="1487269531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951975573" name="Picture"/>
+                          <pic:cNvPr id="1487269531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813852824" name="Picture">
+                        <wp:docPr id="520399195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813852824" name="Picture"/>
+                                <pic:cNvPr id="520399195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172300004" name="Picture">
+                        <wp:docPr id="552295761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172300004" name="Picture"/>
+                                <pic:cNvPr id="552295761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651096165" name="Picture">
+                        <wp:docPr id="348676127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651096165" name="Picture"/>
+                                <pic:cNvPr id="348676127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412672773" name="Picture">
+                        <wp:docPr id="1009572502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412672773" name="Picture"/>
+                                <pic:cNvPr id="1009572502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653726719" name="Picture">
+                        <wp:docPr id="1632347739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653726719" name="Picture"/>
+                                <pic:cNvPr id="1632347739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144464256" name="Picture">
+                        <wp:docPr id="1236084737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144464256" name="Picture"/>
+                                <pic:cNvPr id="1236084737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955847092" name="Picture">
+                        <wp:docPr id="1096448987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955847092" name="Picture"/>
+                                <pic:cNvPr id="1096448987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771425264" name="Picture">
+                        <wp:docPr id="1822330628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771425264" name="Picture"/>
+                                <pic:cNvPr id="1822330628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262740811" name="Picture">
+                        <wp:docPr id="761496695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262740811" name="Picture"/>
+                                <pic:cNvPr id="761496695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637720918" name="Picture">
+                        <wp:docPr id="122932045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637720918" name="Picture"/>
+                                <pic:cNvPr id="122932045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629037357" name="Picture">
+                        <wp:docPr id="1845633273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629037357" name="Picture"/>
+                                <pic:cNvPr id="1845633273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398901004" name="Picture">
+                        <wp:docPr id="15196476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398901004" name="Picture"/>
+                                <pic:cNvPr id="15196476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584894779" name="Picture">
+                        <wp:docPr id="718279693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584894779" name="Picture"/>
+                                <pic:cNvPr id="718279693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636584802" name="Picture">
+                        <wp:docPr id="171018200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636584802" name="Picture"/>
+                                <pic:cNvPr id="171018200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276075292" name="Picture">
+                        <wp:docPr id="1746464997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276075292" name="Picture"/>
+                                <pic:cNvPr id="1746464997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416118671" name="Picture">
+                  <wp:docPr id="1682603681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416118671" name="Picture"/>
+                          <pic:cNvPr id="1682603681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364648744" name="Picture">
+                  <wp:docPr id="446790514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364648744" name="Picture"/>
+                          <pic:cNvPr id="446790514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212962464" name="Picture">
+                  <wp:docPr id="775735284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212962464" name="Picture"/>
+                          <pic:cNvPr id="775735284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626277923" name="Picture">
+                  <wp:docPr id="1336783120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626277923" name="Picture"/>
+                          <pic:cNvPr id="1336783120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991784492" name="Picture">
+                  <wp:docPr id="1184983819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991784492" name="Picture"/>
+                          <pic:cNvPr id="1184983819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301288072" name="Picture">
+                  <wp:docPr id="1808322772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301288072" name="Picture"/>
+                          <pic:cNvPr id="1808322772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606177034" name="Picture">
+                        <wp:docPr id="1354759109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606177034" name="Picture"/>
+                                <pic:cNvPr id="1354759109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837056731" name="Picture">
+                  <wp:docPr id="1682393592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837056731" name="Picture"/>
+                          <pic:cNvPr id="1682393592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761953244" name="Picture">
+                  <wp:docPr id="2025878936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761953244" name="Picture"/>
+                          <pic:cNvPr id="2025878936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283331450" name="Picture">
+                  <wp:docPr id="1460586646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283331450" name="Picture"/>
+                          <pic:cNvPr id="1460586646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128559687" name="Picture">
+                  <wp:docPr id="1994943425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128559687" name="Picture"/>
+                          <pic:cNvPr id="1994943425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876929486" name="Picture">
+                  <wp:docPr id="105033091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876929486" name="Picture"/>
+                          <pic:cNvPr id="105033091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955525017" name="Picture">
+                  <wp:docPr id="450215639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955525017" name="Picture"/>
+                          <pic:cNvPr id="450215639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696012647" name="Picture">
+                        <wp:docPr id="1802819171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696012647" name="Picture"/>
+                                <pic:cNvPr id="1802819171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244202741" name="Picture">
+                        <wp:docPr id="1837448118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244202741" name="Picture"/>
+                                <pic:cNvPr id="1837448118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23424928" name="Picture">
+                  <wp:docPr id="537870251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23424928" name="Picture"/>
+                          <pic:cNvPr id="537870251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824239654" name="Picture">
+                  <wp:docPr id="1802522249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824239654" name="Picture"/>
+                          <pic:cNvPr id="1802522249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557799135" name="Picture">
+                  <wp:docPr id="635658836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557799135" name="Picture"/>
+                          <pic:cNvPr id="635658836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628508327" name="Picture">
+                  <wp:docPr id="1941684516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628508327" name="Picture"/>
+                          <pic:cNvPr id="1941684516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944053232" name="Picture">
+                  <wp:docPr id="760366692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944053232" name="Picture"/>
+                          <pic:cNvPr id="760366692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727214476" name="Picture">
+                  <wp:docPr id="2115594285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727214476" name="Picture"/>
+                          <pic:cNvPr id="2115594285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407972140" name="Picture">
+                        <wp:docPr id="701524982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407972140" name="Picture"/>
+                                <pic:cNvPr id="701524982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638392305" name="Picture">
+                  <wp:docPr id="875063759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638392305" name="Picture"/>
+                          <pic:cNvPr id="875063759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250007797" name="Picture">
+                  <wp:docPr id="773082706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250007797" name="Picture"/>
+                          <pic:cNvPr id="773082706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136373372" name="Picture">
+                  <wp:docPr id="307363685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136373372" name="Picture"/>
+                          <pic:cNvPr id="307363685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926502138" name="Picture">
+                  <wp:docPr id="1220593910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926502138" name="Picture"/>
+                          <pic:cNvPr id="1220593910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304500520" name="Picture">
+                  <wp:docPr id="91427082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304500520" name="Picture"/>
+                          <pic:cNvPr id="91427082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603930003" name="Picture">
+                  <wp:docPr id="876464837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603930003" name="Picture"/>
+                          <pic:cNvPr id="876464837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484764705" name="Picture">
+                  <wp:docPr id="1685153134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484764705" name="Picture"/>
+                          <pic:cNvPr id="1685153134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441904240" name="Picture">
+                  <wp:docPr id="34269422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441904240" name="Picture"/>
+                          <pic:cNvPr id="34269422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122553099" name="Picture">
+                  <wp:docPr id="1377814668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122553099" name="Picture"/>
+                          <pic:cNvPr id="1377814668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433820847" name="Picture">
+                        <wp:docPr id="450320708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433820847" name="Picture"/>
+                                <pic:cNvPr id="450320708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41476,57 +41476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986214991" name="Picture">
+                  <wp:docPr id="161864344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986214991" name="Picture"/>
+                          <pic:cNvPr id="161864344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41565,57 +41565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574044733" name="Picture">
+                  <wp:docPr id="781746279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574044733" name="Picture"/>
+                          <pic:cNvPr id="781746279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42209,57 +42209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728883768" name="Picture">
+                  <wp:docPr id="245752201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728883768" name="Picture"/>
+                          <pic:cNvPr id="245752201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43207,57 +43207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667282078" name="Picture">
+                  <wp:docPr id="392775606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667282078" name="Picture"/>
+                          <pic:cNvPr id="392775606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43310,57 +43310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213347527" name="Picture">
+                  <wp:docPr id="611000352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213347527" name="Picture"/>
+                          <pic:cNvPr id="611000352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085535653" name="Picture">
+                  <wp:docPr id="783701754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085535653" name="Picture"/>
+                          <pic:cNvPr id="783701754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45830,57 +45830,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145923088" name="Picture">
+                        <wp:docPr id="541460149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145923088" name="Picture"/>
+                                <pic:cNvPr id="541460149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47051,57 +47051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25737524" name="Picture">
+                  <wp:docPr id="1021023681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25737524" name="Picture"/>
+                          <pic:cNvPr id="1021023681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47122,57 +47122,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041493890" name="Picture">
+                  <wp:docPr id="1743291151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041493890" name="Picture"/>
+                          <pic:cNvPr id="1743291151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47536,57 +47536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952966037" name="Picture">
+                  <wp:docPr id="1417700752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952966037" name="Picture"/>
+                          <pic:cNvPr id="1417700752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>