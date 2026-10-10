--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871852072" name="Picture">
+                  <wp:docPr id="368902500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871852072" name="Picture"/>
+                          <pic:cNvPr id="368902500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871799107" name="Picture">
+                  <wp:docPr id="476469176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871799107" name="Picture"/>
+                          <pic:cNvPr id="476469176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333961515" name="Picture">
+                        <wp:docPr id="939340088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333961515" name="Picture"/>
+                                <pic:cNvPr id="939340088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252690591" name="Picture">
+                  <wp:docPr id="126752978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252690591" name="Picture"/>
+                          <pic:cNvPr id="126752978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311765474" name="Picture">
+                  <wp:docPr id="1684989263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311765474" name="Picture"/>
+                          <pic:cNvPr id="1684989263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109409156" name="Picture">
+                  <wp:docPr id="704729244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109409156" name="Picture"/>
+                          <pic:cNvPr id="704729244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698810293" name="Picture">
+                  <wp:docPr id="224354174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698810293" name="Picture"/>
+                          <pic:cNvPr id="224354174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962221954" name="Picture">
+                  <wp:docPr id="370736914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962221954" name="Picture"/>
+                          <pic:cNvPr id="370736914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498092567" name="Picture">
+                        <wp:docPr id="61126956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498092567" name="Picture"/>
+                                <pic:cNvPr id="61126956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402803323" name="Picture">
+                        <wp:docPr id="954179464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402803323" name="Picture"/>
+                                <pic:cNvPr id="954179464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020707939" name="Picture">
+                        <wp:docPr id="1412320112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020707939" name="Picture"/>
+                                <pic:cNvPr id="1412320112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531994253" name="Picture">
+                        <wp:docPr id="1022293156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531994253" name="Picture"/>
+                                <pic:cNvPr id="1022293156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817479795" name="Picture">
+                        <wp:docPr id="1715647551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817479795" name="Picture"/>
+                                <pic:cNvPr id="1715647551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706338329" name="Picture">
+                        <wp:docPr id="947701761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706338329" name="Picture"/>
+                                <pic:cNvPr id="947701761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254351739" name="Picture">
+                        <wp:docPr id="872299555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254351739" name="Picture"/>
+                                <pic:cNvPr id="872299555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497942491" name="Picture">
+                        <wp:docPr id="1110840880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497942491" name="Picture"/>
+                                <pic:cNvPr id="1110840880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813932806" name="Picture">
+                        <wp:docPr id="334359433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813932806" name="Picture"/>
+                                <pic:cNvPr id="334359433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639111080" name="Picture">
+                        <wp:docPr id="1989772089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639111080" name="Picture"/>
+                                <pic:cNvPr id="1989772089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812873927" name="Picture">
+                        <wp:docPr id="416322809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812873927" name="Picture"/>
+                                <pic:cNvPr id="416322809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654493217" name="Picture">
+                        <wp:docPr id="1632505090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654493217" name="Picture"/>
+                                <pic:cNvPr id="1632505090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207276491" name="Picture">
+                        <wp:docPr id="1915099554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207276491" name="Picture"/>
+                                <pic:cNvPr id="1915099554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448712237" name="Picture">
+                        <wp:docPr id="1631726145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448712237" name="Picture"/>
+                                <pic:cNvPr id="1631726145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224287647" name="Picture">
+                        <wp:docPr id="1510655536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224287647" name="Picture"/>
+                                <pic:cNvPr id="1510655536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634683637" name="Picture">
+                  <wp:docPr id="763770498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634683637" name="Picture"/>
+                          <pic:cNvPr id="763770498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753166089" name="Picture">
+                  <wp:docPr id="1106603388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753166089" name="Picture"/>
+                          <pic:cNvPr id="1106603388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952213368" name="Picture">
+                  <wp:docPr id="156016631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952213368" name="Picture"/>
+                          <pic:cNvPr id="156016631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379551532" name="Picture">
+                  <wp:docPr id="1432480387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379551532" name="Picture"/>
+                          <pic:cNvPr id="1432480387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155748705" name="Picture">
+                  <wp:docPr id="1132281015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155748705" name="Picture"/>
+                          <pic:cNvPr id="1132281015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251251725" name="Picture">
+                  <wp:docPr id="1861252818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251251725" name="Picture"/>
+                          <pic:cNvPr id="1861252818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680571752" name="Picture">
+                        <wp:docPr id="1232196494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680571752" name="Picture"/>
+                                <pic:cNvPr id="1232196494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554198484" name="Picture">
+                  <wp:docPr id="2043443946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554198484" name="Picture"/>
+                          <pic:cNvPr id="2043443946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422228180" name="Picture">
+                  <wp:docPr id="962094201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422228180" name="Picture"/>
+                          <pic:cNvPr id="962094201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643124900" name="Picture">
+                  <wp:docPr id="2121411967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643124900" name="Picture"/>
+                          <pic:cNvPr id="2121411967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709331174" name="Picture">
+                  <wp:docPr id="1723897815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709331174" name="Picture"/>
+                          <pic:cNvPr id="1723897815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432886920" name="Picture">
+                  <wp:docPr id="1819139879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432886920" name="Picture"/>
+                          <pic:cNvPr id="1819139879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230319363" name="Picture">
+                  <wp:docPr id="482365553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230319363" name="Picture"/>
+                          <pic:cNvPr id="482365553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102822801" name="Picture">
+                        <wp:docPr id="667134456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102822801" name="Picture"/>
+                                <pic:cNvPr id="667134456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746626044" name="Picture">
+                        <wp:docPr id="169764619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746626044" name="Picture"/>
+                                <pic:cNvPr id="169764619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959795291" name="Picture">
+                  <wp:docPr id="816354265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959795291" name="Picture"/>
+                          <pic:cNvPr id="816354265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522344061" name="Picture">
+                  <wp:docPr id="1703922997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522344061" name="Picture"/>
+                          <pic:cNvPr id="1703922997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221071842" name="Picture">
+                  <wp:docPr id="1020081515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221071842" name="Picture"/>
+                          <pic:cNvPr id="1020081515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217036693" name="Picture">
+                  <wp:docPr id="730242545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217036693" name="Picture"/>
+                          <pic:cNvPr id="730242545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976837452" name="Picture">
+                  <wp:docPr id="1428037210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976837452" name="Picture"/>
+                          <pic:cNvPr id="1428037210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531706409" name="Picture">
+                  <wp:docPr id="553542811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531706409" name="Picture"/>
+                          <pic:cNvPr id="553542811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393164532" name="Picture">
+                        <wp:docPr id="805259167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393164532" name="Picture"/>
+                                <pic:cNvPr id="805259167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31030858" name="Picture">
+                  <wp:docPr id="2088117319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31030858" name="Picture"/>
+                          <pic:cNvPr id="2088117319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043590768" name="Picture">
+                  <wp:docPr id="1139695115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043590768" name="Picture"/>
+                          <pic:cNvPr id="1139695115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920326743" name="Picture">
+                  <wp:docPr id="2090218479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920326743" name="Picture"/>
+                          <pic:cNvPr id="2090218479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113817998" name="Picture">
+                  <wp:docPr id="861661265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113817998" name="Picture"/>
+                          <pic:cNvPr id="861661265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198996924" name="Picture">
+                  <wp:docPr id="1886151512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198996924" name="Picture"/>
+                          <pic:cNvPr id="1886151512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607085884" name="Picture">
+                  <wp:docPr id="144685835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607085884" name="Picture"/>
+                          <pic:cNvPr id="144685835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586483337" name="Picture">
+                        <wp:docPr id="2016748429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586483337" name="Picture"/>
+                                <pic:cNvPr id="2016748429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468138201" name="Picture">
+                  <wp:docPr id="698671920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468138201" name="Picture"/>
+                          <pic:cNvPr id="698671920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994883764" name="Picture">
+                  <wp:docPr id="2027717826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994883764" name="Picture"/>
+                          <pic:cNvPr id="2027717826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149876348" name="Picture">
+                  <wp:docPr id="1235832634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149876348" name="Picture"/>
+                          <pic:cNvPr id="1235832634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854678672" name="Picture">
+                  <wp:docPr id="1227432401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854678672" name="Picture"/>
+                          <pic:cNvPr id="1227432401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418620160" name="Picture">
+                  <wp:docPr id="1129937777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418620160" name="Picture"/>
+                          <pic:cNvPr id="1129937777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90977215" name="Picture">
+                  <wp:docPr id="1175676320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90977215" name="Picture"/>
+                          <pic:cNvPr id="1175676320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209963047" name="Picture">
+                  <wp:docPr id="2016617709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209963047" name="Picture"/>
+                          <pic:cNvPr id="2016617709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525818165" name="Picture">
+                  <wp:docPr id="1969172624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525818165" name="Picture"/>
+                          <pic:cNvPr id="1969172624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185868369" name="Picture">
+                  <wp:docPr id="1209124296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185868369" name="Picture"/>
+                          <pic:cNvPr id="1209124296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>