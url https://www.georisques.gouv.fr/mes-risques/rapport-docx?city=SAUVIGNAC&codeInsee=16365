--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208920182" name="Picture">
+                  <wp:docPr id="603281424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208920182" name="Picture"/>
+                          <pic:cNvPr id="603281424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050121321" name="Picture">
+                  <wp:docPr id="2103424072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050121321" name="Picture"/>
+                          <pic:cNvPr id="2103424072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291273180" name="Picture">
+                        <wp:docPr id="1424406654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291273180" name="Picture"/>
+                                <pic:cNvPr id="1424406654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384732841" name="Picture">
+                  <wp:docPr id="1684417947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384732841" name="Picture"/>
+                          <pic:cNvPr id="1684417947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770729238" name="Picture">
+                  <wp:docPr id="431161734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770729238" name="Picture"/>
+                          <pic:cNvPr id="431161734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128300362" name="Picture">
+                  <wp:docPr id="615359652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128300362" name="Picture"/>
+                          <pic:cNvPr id="615359652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263839663" name="Picture">
+                  <wp:docPr id="1250325078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263839663" name="Picture"/>
+                          <pic:cNvPr id="1250325078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378587839" name="Picture">
+                  <wp:docPr id="1043981015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378587839" name="Picture"/>
+                          <pic:cNvPr id="1043981015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947284795" name="Picture">
+                        <wp:docPr id="1305037390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947284795" name="Picture"/>
+                                <pic:cNvPr id="1305037390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993373326" name="Picture">
+                        <wp:docPr id="1123044471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993373326" name="Picture"/>
+                                <pic:cNvPr id="1123044471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165568480" name="Picture">
+                        <wp:docPr id="1476595736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165568480" name="Picture"/>
+                                <pic:cNvPr id="1476595736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812981386" name="Picture">
+                        <wp:docPr id="1403864535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812981386" name="Picture"/>
+                                <pic:cNvPr id="1403864535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248274134" name="Picture">
+                        <wp:docPr id="390865245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248274134" name="Picture"/>
+                                <pic:cNvPr id="390865245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667225110" name="Picture">
+                        <wp:docPr id="1227681443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667225110" name="Picture"/>
+                                <pic:cNvPr id="1227681443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315205023" name="Picture">
+                        <wp:docPr id="717239918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315205023" name="Picture"/>
+                                <pic:cNvPr id="717239918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634274748" name="Picture">
+                        <wp:docPr id="756950787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634274748" name="Picture"/>
+                                <pic:cNvPr id="756950787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829375440" name="Picture">
+                        <wp:docPr id="1597831085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829375440" name="Picture"/>
+                                <pic:cNvPr id="1597831085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112684665" name="Picture">
+                        <wp:docPr id="1509013160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112684665" name="Picture"/>
+                                <pic:cNvPr id="1509013160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201158282" name="Picture">
+                        <wp:docPr id="851087645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201158282" name="Picture"/>
+                                <pic:cNvPr id="851087645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329014724" name="Picture">
+                        <wp:docPr id="464432244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329014724" name="Picture"/>
+                                <pic:cNvPr id="464432244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749516797" name="Picture">
+                        <wp:docPr id="1475743403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749516797" name="Picture"/>
+                                <pic:cNvPr id="1475743403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223935006" name="Picture">
+                        <wp:docPr id="574282805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223935006" name="Picture"/>
+                                <pic:cNvPr id="574282805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887710836" name="Picture">
+                        <wp:docPr id="1930392187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887710836" name="Picture"/>
+                                <pic:cNvPr id="1930392187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774579700" name="Picture">
+                  <wp:docPr id="78401082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774579700" name="Picture"/>
+                          <pic:cNvPr id="78401082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440865676" name="Picture">
+                  <wp:docPr id="863651457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440865676" name="Picture"/>
+                          <pic:cNvPr id="863651457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082804496" name="Picture">
+                  <wp:docPr id="1365596876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082804496" name="Picture"/>
+                          <pic:cNvPr id="1365596876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985388718" name="Picture">
+                  <wp:docPr id="306645705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985388718" name="Picture"/>
+                          <pic:cNvPr id="306645705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221245143" name="Picture">
+                  <wp:docPr id="478470209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221245143" name="Picture"/>
+                          <pic:cNvPr id="478470209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045398619" name="Picture">
+                  <wp:docPr id="1215424474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045398619" name="Picture"/>
+                          <pic:cNvPr id="1215424474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255657640" name="Picture">
+                        <wp:docPr id="976743368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255657640" name="Picture"/>
+                                <pic:cNvPr id="976743368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011314276" name="Picture">
+                  <wp:docPr id="1056707253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011314276" name="Picture"/>
+                          <pic:cNvPr id="1056707253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169730568" name="Picture">
+                  <wp:docPr id="497795089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169730568" name="Picture"/>
+                          <pic:cNvPr id="497795089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576191057" name="Picture">
+                  <wp:docPr id="415695303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576191057" name="Picture"/>
+                          <pic:cNvPr id="415695303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711817881" name="Picture">
+                  <wp:docPr id="115573578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711817881" name="Picture"/>
+                          <pic:cNvPr id="115573578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020747478" name="Picture">
+                  <wp:docPr id="389158323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020747478" name="Picture"/>
+                          <pic:cNvPr id="389158323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134771172" name="Picture">
+                  <wp:docPr id="1558781049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134771172" name="Picture"/>
+                          <pic:cNvPr id="1558781049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237806009" name="Picture">
+                        <wp:docPr id="881481989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237806009" name="Picture"/>
+                                <pic:cNvPr id="881481989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257886545" name="Picture">
+                        <wp:docPr id="1952455266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257886545" name="Picture"/>
+                                <pic:cNvPr id="1952455266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565416670" name="Picture">
+                  <wp:docPr id="314845082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565416670" name="Picture"/>
+                          <pic:cNvPr id="314845082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876196808" name="Picture">
+                  <wp:docPr id="782093285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876196808" name="Picture"/>
+                          <pic:cNvPr id="782093285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995416136" name="Picture">
+                  <wp:docPr id="874424654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995416136" name="Picture"/>
+                          <pic:cNvPr id="874424654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040850242" name="Picture">
+                  <wp:docPr id="2061597081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040850242" name="Picture"/>
+                          <pic:cNvPr id="2061597081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284214268" name="Picture">
+                  <wp:docPr id="1958321155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284214268" name="Picture"/>
+                          <pic:cNvPr id="1958321155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476080838" name="Picture">
+                  <wp:docPr id="138096659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476080838" name="Picture"/>
+                          <pic:cNvPr id="138096659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220677553" name="Picture">
+                        <wp:docPr id="1047631301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220677553" name="Picture"/>
+                                <pic:cNvPr id="1047631301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66330071" name="Picture">
+                  <wp:docPr id="1864077744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66330071" name="Picture"/>
+                          <pic:cNvPr id="1864077744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964479222" name="Picture">
+                  <wp:docPr id="146953908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964479222" name="Picture"/>
+                          <pic:cNvPr id="146953908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595349457" name="Picture">
+                  <wp:docPr id="690111010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595349457" name="Picture"/>
+                          <pic:cNvPr id="690111010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836796969" name="Picture">
+                  <wp:docPr id="1804202563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836796969" name="Picture"/>
+                          <pic:cNvPr id="1804202563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406546015" name="Picture">
+                  <wp:docPr id="1851416118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406546015" name="Picture"/>
+                          <pic:cNvPr id="1851416118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238679559" name="Picture">
+                  <wp:docPr id="1542048047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238679559" name="Picture"/>
+                          <pic:cNvPr id="1542048047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676101749" name="Picture">
+                        <wp:docPr id="1656088099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676101749" name="Picture"/>
+                                <pic:cNvPr id="1656088099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434496794" name="Picture">
+                        <wp:docPr id="389907849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434496794" name="Picture"/>
+                                <pic:cNvPr id="389907849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075360435" name="Picture">
+                  <wp:docPr id="1526005171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075360435" name="Picture"/>
+                          <pic:cNvPr id="1526005171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443750515" name="Picture">
+                  <wp:docPr id="710646453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443750515" name="Picture"/>
+                          <pic:cNvPr id="710646453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044027949" name="Picture">
+                  <wp:docPr id="1105435896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044027949" name="Picture"/>
+                          <pic:cNvPr id="1105435896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712772105" name="Picture">
+                  <wp:docPr id="485577130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712772105" name="Picture"/>
+                          <pic:cNvPr id="485577130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201945283" name="Picture">
+                  <wp:docPr id="630258790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201945283" name="Picture"/>
+                          <pic:cNvPr id="630258790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480198985" name="Picture">
+                  <wp:docPr id="888175394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480198985" name="Picture"/>
+                          <pic:cNvPr id="888175394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980249836" name="Picture">
+                        <wp:docPr id="346433190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980249836" name="Picture"/>
+                                <pic:cNvPr id="346433190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284931181" name="Picture">
+                  <wp:docPr id="590902907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284931181" name="Picture"/>
+                          <pic:cNvPr id="590902907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851699347" name="Picture">
+                  <wp:docPr id="999371128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851699347" name="Picture"/>
+                          <pic:cNvPr id="999371128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393965337" name="Picture">
+                  <wp:docPr id="1906977574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393965337" name="Picture"/>
+                          <pic:cNvPr id="1906977574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>