--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975136651" name="Picture">
+                  <wp:docPr id="763990401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975136651" name="Picture"/>
+                          <pic:cNvPr id="763990401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817416806" name="Picture">
+                  <wp:docPr id="631923148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817416806" name="Picture"/>
+                          <pic:cNvPr id="631923148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098211399" name="Picture">
+                        <wp:docPr id="1262705674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098211399" name="Picture"/>
+                                <pic:cNvPr id="1262705674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586870060" name="Picture">
+                  <wp:docPr id="868728431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586870060" name="Picture"/>
+                          <pic:cNvPr id="868728431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196328596" name="Picture">
+                  <wp:docPr id="27415028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196328596" name="Picture"/>
+                          <pic:cNvPr id="27415028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203504650" name="Picture">
+                  <wp:docPr id="364230988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203504650" name="Picture"/>
+                          <pic:cNvPr id="364230988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508354270" name="Picture">
+                  <wp:docPr id="591888992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508354270" name="Picture"/>
+                          <pic:cNvPr id="591888992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504225559" name="Picture">
+                  <wp:docPr id="806182296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504225559" name="Picture"/>
+                          <pic:cNvPr id="806182296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482741054" name="Picture">
+                        <wp:docPr id="1758432376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482741054" name="Picture"/>
+                                <pic:cNvPr id="1758432376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618947005" name="Picture">
+                        <wp:docPr id="758409587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618947005" name="Picture"/>
+                                <pic:cNvPr id="758409587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711568895" name="Picture">
+                        <wp:docPr id="2014181455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711568895" name="Picture"/>
+                                <pic:cNvPr id="2014181455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740552642" name="Picture">
+                        <wp:docPr id="803839446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740552642" name="Picture"/>
+                                <pic:cNvPr id="803839446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869454644" name="Picture">
+                        <wp:docPr id="1382043595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869454644" name="Picture"/>
+                                <pic:cNvPr id="1382043595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366432208" name="Picture">
+                        <wp:docPr id="493427916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366432208" name="Picture"/>
+                                <pic:cNvPr id="493427916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890198778" name="Picture">
+                        <wp:docPr id="949170724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890198778" name="Picture"/>
+                                <pic:cNvPr id="949170724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459403969" name="Picture">
+                        <wp:docPr id="337067708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459403969" name="Picture"/>
+                                <pic:cNvPr id="337067708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770561741" name="Picture">
+                        <wp:docPr id="2140598568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770561741" name="Picture"/>
+                                <pic:cNvPr id="2140598568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387370594" name="Picture">
+                        <wp:docPr id="96357723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387370594" name="Picture"/>
+                                <pic:cNvPr id="96357723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682544172" name="Picture">
+                        <wp:docPr id="1554606986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682544172" name="Picture"/>
+                                <pic:cNvPr id="1554606986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999651087" name="Picture">
+                        <wp:docPr id="905721447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999651087" name="Picture"/>
+                                <pic:cNvPr id="905721447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572935477" name="Picture">
+                        <wp:docPr id="621524925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572935477" name="Picture"/>
+                                <pic:cNvPr id="621524925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266581638" name="Picture">
+                        <wp:docPr id="2116599448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266581638" name="Picture"/>
+                                <pic:cNvPr id="2116599448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647616496" name="Picture">
+                        <wp:docPr id="300350625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647616496" name="Picture"/>
+                                <pic:cNvPr id="300350625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209129330" name="Picture">
+                  <wp:docPr id="8381867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209129330" name="Picture"/>
+                          <pic:cNvPr id="8381867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758895565" name="Picture">
+                  <wp:docPr id="11532800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758895565" name="Picture"/>
+                          <pic:cNvPr id="11532800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668757049" name="Picture">
+                  <wp:docPr id="2136690173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668757049" name="Picture"/>
+                          <pic:cNvPr id="2136690173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629720176" name="Picture">
+                  <wp:docPr id="1353368973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629720176" name="Picture"/>
+                          <pic:cNvPr id="1353368973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905196273" name="Picture">
+                  <wp:docPr id="1275411894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905196273" name="Picture"/>
+                          <pic:cNvPr id="1275411894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927543612" name="Picture">
+                  <wp:docPr id="905237799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927543612" name="Picture"/>
+                          <pic:cNvPr id="905237799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534358658" name="Picture">
+                        <wp:docPr id="1675781983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534358658" name="Picture"/>
+                                <pic:cNvPr id="1675781983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447748936" name="Picture">
+                  <wp:docPr id="437034984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447748936" name="Picture"/>
+                          <pic:cNvPr id="437034984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145962203" name="Picture">
+                  <wp:docPr id="617647000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145962203" name="Picture"/>
+                          <pic:cNvPr id="617647000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114371503" name="Picture">
+                  <wp:docPr id="64532843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114371503" name="Picture"/>
+                          <pic:cNvPr id="64532843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661950949" name="Picture">
+                  <wp:docPr id="1090378678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661950949" name="Picture"/>
+                          <pic:cNvPr id="1090378678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_18.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129524473" name="Picture">
+                  <wp:docPr id="731921159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129524473" name="Picture"/>
+                          <pic:cNvPr id="731921159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423978475" name="Picture">
+                  <wp:docPr id="1999950919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423978475" name="Picture"/>
+                          <pic:cNvPr id="1999950919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430817910" name="Picture">
+                        <wp:docPr id="706265463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430817910" name="Picture"/>
+                                <pic:cNvPr id="706265463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090516261" name="Picture">
+                        <wp:docPr id="88198601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090516261" name="Picture"/>
+                                <pic:cNvPr id="88198601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25995,57 +25995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171021728" name="Picture">
+                  <wp:docPr id="987523480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171021728" name="Picture"/>
+                          <pic:cNvPr id="987523480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26075,57 +26075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437767864" name="Picture">
+                  <wp:docPr id="642065507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437767864" name="Picture"/>
+                          <pic:cNvPr id="642065507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26620,57 +26620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327911952" name="Picture">
+                  <wp:docPr id="1085576076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327911952" name="Picture"/>
+                          <pic:cNvPr id="1085576076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28347,57 +28347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840890192" name="Picture">
+                  <wp:docPr id="1851621055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840890192" name="Picture"/>
+                          <pic:cNvPr id="1851621055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28436,57 +28436,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241489489" name="Picture">
+                  <wp:docPr id="1630812459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241489489" name="Picture"/>
+                          <pic:cNvPr id="1630812459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29080,57 +29080,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116095092" name="Picture">
+                  <wp:docPr id="100204146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116095092" name="Picture"/>
+                          <pic:cNvPr id="100204146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30078,57 +30078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669403150" name="Picture">
+                  <wp:docPr id="299612483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669403150" name="Picture"/>
+                          <pic:cNvPr id="299612483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30181,57 +30181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862843887" name="Picture">
+                  <wp:docPr id="1916147202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862843887" name="Picture"/>
+                          <pic:cNvPr id="1916147202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31558,57 +31558,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977419621" name="Picture">
+                  <wp:docPr id="1296397430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977419621" name="Picture"/>
+                          <pic:cNvPr id="1296397430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32701,57 +32701,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521235478" name="Picture">
+                        <wp:docPr id="1004140573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521235478" name="Picture"/>
+                                <pic:cNvPr id="1004140573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34062,57 +34062,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873710468" name="Picture">
+                  <wp:docPr id="1566170580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873710468" name="Picture"/>
+                          <pic:cNvPr id="1566170580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34151,57 +34151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546959409" name="Picture">
+                  <wp:docPr id="1563858056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546959409" name="Picture"/>
+                          <pic:cNvPr id="1563858056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34795,57 +34795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137413640" name="Picture">
+                  <wp:docPr id="1394932048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137413640" name="Picture"/>
+                          <pic:cNvPr id="1394932048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35793,57 +35793,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24619799" name="Picture">
+                  <wp:docPr id="1107089177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24619799" name="Picture"/>
+                          <pic:cNvPr id="1107089177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35896,57 +35896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623861259" name="Picture">
+                  <wp:docPr id="1009900087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623861259" name="Picture"/>
+                          <pic:cNvPr id="1009900087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37275,57 +37275,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392688180" name="Picture">
+                  <wp:docPr id="422411222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392688180" name="Picture"/>
+                          <pic:cNvPr id="422411222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38409,57 +38409,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625240218" name="Picture">
+                        <wp:docPr id="1131879271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625240218" name="Picture"/>
+                                <pic:cNvPr id="1131879271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39434,57 +39434,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836680134" name="Picture">
+                        <wp:docPr id="2092192257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836680134" name="Picture"/>
+                                <pic:cNvPr id="2092192257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40906,57 +40906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671880837" name="Picture">
+                  <wp:docPr id="123978451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671880837" name="Picture"/>
+                          <pic:cNvPr id="123978451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40995,57 +40995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822357441" name="Picture">
+                  <wp:docPr id="122546096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822357441" name="Picture"/>
+                          <pic:cNvPr id="122546096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41639,57 +41639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384323132" name="Picture">
+                  <wp:docPr id="545814626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384323132" name="Picture"/>
+                          <pic:cNvPr id="545814626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42637,57 +42637,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629424677" name="Picture">
+                  <wp:docPr id="35891022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629424677" name="Picture"/>
+                          <pic:cNvPr id="35891022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42740,57 +42740,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615280602" name="Picture">
+                  <wp:docPr id="916830969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615280602" name="Picture"/>
+                          <pic:cNvPr id="916830969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44117,57 +44117,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462128587" name="Picture">
+                  <wp:docPr id="109293619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462128587" name="Picture"/>
+                          <pic:cNvPr id="109293619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45260,57 +45260,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515552493" name="Picture">
+                        <wp:docPr id="528904339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515552493" name="Picture"/>
+                                <pic:cNvPr id="528904339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46481,57 +46481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498996524" name="Picture">
+                  <wp:docPr id="77547896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498996524" name="Picture"/>
+                          <pic:cNvPr id="77547896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46552,57 +46552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924372427" name="Picture">
+                  <wp:docPr id="1287569523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924372427" name="Picture"/>
+                          <pic:cNvPr id="1287569523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46966,57 +46966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300505142" name="Picture">
+                  <wp:docPr id="296764824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300505142" name="Picture"/>
+                          <pic:cNvPr id="296764824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>