--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061051581" name="Picture">
+                  <wp:docPr id="508825759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061051581" name="Picture"/>
+                          <pic:cNvPr id="508825759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094457278" name="Picture">
+                  <wp:docPr id="1284510617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094457278" name="Picture"/>
+                          <pic:cNvPr id="1284510617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226648335" name="Picture">
+                        <wp:docPr id="1245292037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226648335" name="Picture"/>
+                                <pic:cNvPr id="1245292037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229912040" name="Picture">
+                  <wp:docPr id="1940141266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229912040" name="Picture"/>
+                          <pic:cNvPr id="1940141266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70242398" name="Picture">
+                  <wp:docPr id="1918179101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70242398" name="Picture"/>
+                          <pic:cNvPr id="1918179101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617881307" name="Picture">
+                  <wp:docPr id="2006881699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617881307" name="Picture"/>
+                          <pic:cNvPr id="2006881699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312311744" name="Picture">
+                  <wp:docPr id="733807972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312311744" name="Picture"/>
+                          <pic:cNvPr id="733807972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671301408" name="Picture">
+                  <wp:docPr id="1918838296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671301408" name="Picture"/>
+                          <pic:cNvPr id="1918838296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651566685" name="Picture">
+                        <wp:docPr id="764686128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651566685" name="Picture"/>
+                                <pic:cNvPr id="764686128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666613061" name="Picture">
+                        <wp:docPr id="191586110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666613061" name="Picture"/>
+                                <pic:cNvPr id="191586110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963402596" name="Picture">
+                        <wp:docPr id="33908075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963402596" name="Picture"/>
+                                <pic:cNvPr id="33908075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039886362" name="Picture">
+                        <wp:docPr id="1067985967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039886362" name="Picture"/>
+                                <pic:cNvPr id="1067985967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725538723" name="Picture">
+                        <wp:docPr id="491324338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725538723" name="Picture"/>
+                                <pic:cNvPr id="491324338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339099780" name="Picture">
+                        <wp:docPr id="304225350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339099780" name="Picture"/>
+                                <pic:cNvPr id="304225350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104261303" name="Picture">
+                        <wp:docPr id="219174287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104261303" name="Picture"/>
+                                <pic:cNvPr id="219174287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601982564" name="Picture">
+                        <wp:docPr id="215218480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601982564" name="Picture"/>
+                                <pic:cNvPr id="215218480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053694968" name="Picture">
+                        <wp:docPr id="1136915387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053694968" name="Picture"/>
+                                <pic:cNvPr id="1136915387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560311671" name="Picture">
+                        <wp:docPr id="504090492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560311671" name="Picture"/>
+                                <pic:cNvPr id="504090492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773363613" name="Picture">
+                        <wp:docPr id="104629087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773363613" name="Picture"/>
+                                <pic:cNvPr id="104629087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563631993" name="Picture">
+                        <wp:docPr id="337965559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563631993" name="Picture"/>
+                                <pic:cNvPr id="337965559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553487006" name="Picture">
+                        <wp:docPr id="85318914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553487006" name="Picture"/>
+                                <pic:cNvPr id="85318914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475974382" name="Picture">
+                        <wp:docPr id="1093965721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475974382" name="Picture"/>
+                                <pic:cNvPr id="1093965721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230377005" name="Picture">
+                        <wp:docPr id="292344727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230377005" name="Picture"/>
+                                <pic:cNvPr id="292344727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739977927" name="Picture">
+                  <wp:docPr id="1569855951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739977927" name="Picture"/>
+                          <pic:cNvPr id="1569855951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649116127" name="Picture">
+                  <wp:docPr id="1071340261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649116127" name="Picture"/>
+                          <pic:cNvPr id="1071340261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408293083" name="Picture">
+                  <wp:docPr id="860362333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408293083" name="Picture"/>
+                          <pic:cNvPr id="860362333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871330089" name="Picture">
+                  <wp:docPr id="579146326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871330089" name="Picture"/>
+                          <pic:cNvPr id="579146326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34315348" name="Picture">
+                  <wp:docPr id="1425650678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34315348" name="Picture"/>
+                          <pic:cNvPr id="1425650678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522213979" name="Picture">
+                  <wp:docPr id="1256050037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522213979" name="Picture"/>
+                          <pic:cNvPr id="1256050037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229679847" name="Picture">
+                        <wp:docPr id="1999873206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229679847" name="Picture"/>
+                                <pic:cNvPr id="1999873206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19258,57 +19258,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808508974" name="Picture">
+                  <wp:docPr id="1399660423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808508974" name="Picture"/>
+                          <pic:cNvPr id="1399660423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19347,57 +19347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950331312" name="Picture">
+                  <wp:docPr id="1638075789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950331312" name="Picture"/>
+                          <pic:cNvPr id="1638075789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20000,57 +20000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519893034" name="Picture">
+                  <wp:docPr id="1709081193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519893034" name="Picture"/>
+                          <pic:cNvPr id="1709081193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21025,57 +21025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869860707" name="Picture">
+                  <wp:docPr id="537719792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869860707" name="Picture"/>
+                          <pic:cNvPr id="537719792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21128,57 +21128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580144826" name="Picture">
+                  <wp:docPr id="416146058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580144826" name="Picture"/>
+                          <pic:cNvPr id="416146058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22457,57 +22457,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717323997" name="Picture">
+                  <wp:docPr id="2003753809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717323997" name="Picture"/>
+                          <pic:cNvPr id="2003753809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24098,57 +24098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781211157" name="Picture">
+                        <wp:docPr id="1464109553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781211157" name="Picture"/>
+                                <pic:cNvPr id="1464109553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25952,57 +25952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693089356" name="Picture">
+                  <wp:docPr id="590695549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693089356" name="Picture"/>
+                          <pic:cNvPr id="590695549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26041,57 +26041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129997832" name="Picture">
+                  <wp:docPr id="2039662190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129997832" name="Picture"/>
+                          <pic:cNvPr id="2039662190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26685,57 +26685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917352322" name="Picture">
+                  <wp:docPr id="799856299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917352322" name="Picture"/>
+                          <pic:cNvPr id="799856299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27683,57 +27683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326947785" name="Picture">
+                  <wp:docPr id="167117708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326947785" name="Picture"/>
+                          <pic:cNvPr id="167117708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27786,57 +27786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046033632" name="Picture">
+                  <wp:docPr id="1214808037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046033632" name="Picture"/>
+                          <pic:cNvPr id="1214808037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29163,57 +29163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113714026" name="Picture">
+                  <wp:docPr id="929492562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113714026" name="Picture"/>
+                          <pic:cNvPr id="929492562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30306,57 +30306,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444317282" name="Picture">
+                        <wp:docPr id="570624077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444317282" name="Picture"/>
+                                <pic:cNvPr id="570624077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31667,57 +31667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769291193" name="Picture">
+                  <wp:docPr id="571958817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769291193" name="Picture"/>
+                          <pic:cNvPr id="571958817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31756,57 +31756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659779986" name="Picture">
+                  <wp:docPr id="1329631271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659779986" name="Picture"/>
+                          <pic:cNvPr id="1329631271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32400,57 +32400,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120638425" name="Picture">
+                  <wp:docPr id="1688631087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120638425" name="Picture"/>
+                          <pic:cNvPr id="1688631087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33398,57 +33398,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161768957" name="Picture">
+                  <wp:docPr id="1872597460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161768957" name="Picture"/>
+                          <pic:cNvPr id="1872597460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33501,57 +33501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642426322" name="Picture">
+                  <wp:docPr id="791845396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642426322" name="Picture"/>
+                          <pic:cNvPr id="791845396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34878,57 +34878,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713391423" name="Picture">
+                  <wp:docPr id="1095441050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713391423" name="Picture"/>
+                          <pic:cNvPr id="1095441050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36021,57 +36021,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589861786" name="Picture">
+                        <wp:docPr id="1158814127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589861786" name="Picture"/>
+                                <pic:cNvPr id="1158814127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37389,57 +37389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196765567" name="Picture">
+                  <wp:docPr id="1553224797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196765567" name="Picture"/>
+                          <pic:cNvPr id="1553224797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37478,57 +37478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652533724" name="Picture">
+                  <wp:docPr id="817769328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652533724" name="Picture"/>
+                          <pic:cNvPr id="817769328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38110,57 +38110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980772442" name="Picture">
+                  <wp:docPr id="2067953880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980772442" name="Picture"/>
+                          <pic:cNvPr id="2067953880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410824653" name="Picture">
+                  <wp:docPr id="287541687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410824653" name="Picture"/>
+                          <pic:cNvPr id="287541687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39166,57 +39166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971553755" name="Picture">
+                  <wp:docPr id="1255426521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971553755" name="Picture"/>
+                          <pic:cNvPr id="1255426521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40825,57 +40825,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164003681" name="Picture">
+                  <wp:docPr id="342573015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164003681" name="Picture"/>
+                          <pic:cNvPr id="342573015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41994,57 +41994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854204884" name="Picture">
+                  <wp:docPr id="1442373804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854204884" name="Picture"/>
+                          <pic:cNvPr id="1442373804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42074,57 +42074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249933969" name="Picture">
+                  <wp:docPr id="336882528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249933969" name="Picture"/>
+                          <pic:cNvPr id="336882528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270910467" name="Picture">
+                  <wp:docPr id="196682313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270910467" name="Picture"/>
+                          <pic:cNvPr id="196682313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44348,57 +44348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138742729" name="Picture">
+                  <wp:docPr id="1575642813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138742729" name="Picture"/>
+                          <pic:cNvPr id="1575642813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44428,57 +44428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196136827" name="Picture">
+                  <wp:docPr id="1372817811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196136827" name="Picture"/>
+                          <pic:cNvPr id="1372817811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44916,57 +44916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602882175" name="Picture">
+                  <wp:docPr id="1374686897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602882175" name="Picture"/>
+                          <pic:cNvPr id="1374686897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>