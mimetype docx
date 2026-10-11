--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357817699" name="Picture">
+                  <wp:docPr id="1876668806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357817699" name="Picture"/>
+                          <pic:cNvPr id="1876668806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959044710" name="Picture">
+                  <wp:docPr id="1752848834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959044710" name="Picture"/>
+                          <pic:cNvPr id="1752848834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114394812" name="Picture">
+                        <wp:docPr id="1941342440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114394812" name="Picture"/>
+                                <pic:cNvPr id="1941342440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263278481" name="Picture">
+                  <wp:docPr id="752982392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263278481" name="Picture"/>
+                          <pic:cNvPr id="752982392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441808716" name="Picture">
+                  <wp:docPr id="1303290342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441808716" name="Picture"/>
+                          <pic:cNvPr id="1303290342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284532439" name="Picture">
+                  <wp:docPr id="555529133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284532439" name="Picture"/>
+                          <pic:cNvPr id="555529133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639283551" name="Picture">
+                  <wp:docPr id="1667992360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639283551" name="Picture"/>
+                          <pic:cNvPr id="1667992360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127393418" name="Picture">
+                  <wp:docPr id="1036487486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127393418" name="Picture"/>
+                          <pic:cNvPr id="1036487486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390271923" name="Picture">
+                        <wp:docPr id="391450145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390271923" name="Picture"/>
+                                <pic:cNvPr id="391450145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19706944" name="Picture">
+                        <wp:docPr id="2093487843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19706944" name="Picture"/>
+                                <pic:cNvPr id="2093487843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391202311" name="Picture">
+                        <wp:docPr id="516599766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391202311" name="Picture"/>
+                                <pic:cNvPr id="516599766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896165711" name="Picture">
+                        <wp:docPr id="1436821510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896165711" name="Picture"/>
+                                <pic:cNvPr id="1436821510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823702052" name="Picture">
+                        <wp:docPr id="1589512067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823702052" name="Picture"/>
+                                <pic:cNvPr id="1589512067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53584207" name="Picture">
+                        <wp:docPr id="400436716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53584207" name="Picture"/>
+                                <pic:cNvPr id="400436716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913454797" name="Picture">
+                        <wp:docPr id="1842865382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913454797" name="Picture"/>
+                                <pic:cNvPr id="1842865382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876511195" name="Picture">
+                        <wp:docPr id="1526596763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876511195" name="Picture"/>
+                                <pic:cNvPr id="1526596763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733930169" name="Picture">
+                        <wp:docPr id="1879481734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733930169" name="Picture"/>
+                                <pic:cNvPr id="1879481734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830197194" name="Picture">
+                        <wp:docPr id="2003288044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830197194" name="Picture"/>
+                                <pic:cNvPr id="2003288044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372245028" name="Picture">
+                        <wp:docPr id="243766085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372245028" name="Picture"/>
+                                <pic:cNvPr id="243766085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845778017" name="Picture">
+                        <wp:docPr id="480386808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845778017" name="Picture"/>
+                                <pic:cNvPr id="480386808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400986422" name="Picture">
+                        <wp:docPr id="1890022649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400986422" name="Picture"/>
+                                <pic:cNvPr id="1890022649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322572432" name="Picture">
+                        <wp:docPr id="47621923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322572432" name="Picture"/>
+                                <pic:cNvPr id="47621923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40123963" name="Picture">
+                        <wp:docPr id="494036128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40123963" name="Picture"/>
+                                <pic:cNvPr id="494036128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257543447" name="Picture">
+                  <wp:docPr id="68765478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257543447" name="Picture"/>
+                          <pic:cNvPr id="68765478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634066683" name="Picture">
+                  <wp:docPr id="1214643705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634066683" name="Picture"/>
+                          <pic:cNvPr id="1214643705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248588319" name="Picture">
+                  <wp:docPr id="173943222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248588319" name="Picture"/>
+                          <pic:cNvPr id="173943222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116880258" name="Picture">
+                  <wp:docPr id="1044959896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116880258" name="Picture"/>
+                          <pic:cNvPr id="1044959896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602392444" name="Picture">
+                  <wp:docPr id="218172696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602392444" name="Picture"/>
+                          <pic:cNvPr id="218172696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137993781" name="Picture">
+                  <wp:docPr id="2035075329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137993781" name="Picture"/>
+                          <pic:cNvPr id="2035075329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907082779" name="Picture">
+                        <wp:docPr id="59695614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907082779" name="Picture"/>
+                                <pic:cNvPr id="59695614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358355654" name="Picture">
+                  <wp:docPr id="1111664703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358355654" name="Picture"/>
+                          <pic:cNvPr id="1111664703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646561600" name="Picture">
+                  <wp:docPr id="188504341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646561600" name="Picture"/>
+                          <pic:cNvPr id="188504341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399144763" name="Picture">
+                  <wp:docPr id="2135546013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399144763" name="Picture"/>
+                          <pic:cNvPr id="2135546013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117148353" name="Picture">
+                  <wp:docPr id="1905618519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117148353" name="Picture"/>
+                          <pic:cNvPr id="1905618519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418508347" name="Picture">
+                  <wp:docPr id="1458252523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418508347" name="Picture"/>
+                          <pic:cNvPr id="1458252523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073003621" name="Picture">
+                  <wp:docPr id="2087165852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073003621" name="Picture"/>
+                          <pic:cNvPr id="2087165852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23534,57 +23534,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180152004" name="Picture">
+                        <wp:docPr id="551808039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180152004" name="Picture"/>
+                                <pic:cNvPr id="551808039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24923,57 +24923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106029253" name="Picture">
+                  <wp:docPr id="1622678744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106029253" name="Picture"/>
+                          <pic:cNvPr id="1622678744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25012,57 +25012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125540039" name="Picture">
+                  <wp:docPr id="602636995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125540039" name="Picture"/>
+                          <pic:cNvPr id="602636995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25656,57 +25656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816551451" name="Picture">
+                  <wp:docPr id="1035884536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816551451" name="Picture"/>
+                          <pic:cNvPr id="1035884536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26654,57 +26654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829215829" name="Picture">
+                  <wp:docPr id="136165426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829215829" name="Picture"/>
+                          <pic:cNvPr id="136165426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26757,57 +26757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583185956" name="Picture">
+                  <wp:docPr id="2098372108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583185956" name="Picture"/>
+                          <pic:cNvPr id="2098372108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28136,57 +28136,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608937431" name="Picture">
+                  <wp:docPr id="679534708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608937431" name="Picture"/>
+                          <pic:cNvPr id="679534708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29270,57 +29270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576528727" name="Picture">
+                        <wp:docPr id="495153276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576528727" name="Picture"/>
+                                <pic:cNvPr id="495153276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30295,57 +30295,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138925931" name="Picture">
+                        <wp:docPr id="1507585199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138925931" name="Picture"/>
+                                <pic:cNvPr id="1507585199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31767,57 +31767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001427876" name="Picture">
+                  <wp:docPr id="373042972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001427876" name="Picture"/>
+                          <pic:cNvPr id="373042972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31856,57 +31856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098997033" name="Picture">
+                  <wp:docPr id="252747793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098997033" name="Picture"/>
+                          <pic:cNvPr id="252747793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32500,57 +32500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171813208" name="Picture">
+                  <wp:docPr id="1002764012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171813208" name="Picture"/>
+                          <pic:cNvPr id="1002764012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103598298" name="Picture">
+                  <wp:docPr id="130028120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103598298" name="Picture"/>
+                          <pic:cNvPr id="130028120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33601,57 +33601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51913008" name="Picture">
+                  <wp:docPr id="1415993536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51913008" name="Picture"/>
+                          <pic:cNvPr id="1415993536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34978,57 +34978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222080063" name="Picture">
+                  <wp:docPr id="1682898752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222080063" name="Picture"/>
+                          <pic:cNvPr id="1682898752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40357496" name="Picture">
+                        <wp:docPr id="1840106104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40357496" name="Picture"/>
+                                <pic:cNvPr id="1840106104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37520,57 +37520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116221057" name="Picture">
+                  <wp:docPr id="1909864634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116221057" name="Picture"/>
+                          <pic:cNvPr id="1909864634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37609,57 +37609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108012339" name="Picture">
+                  <wp:docPr id="1915474674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108012339" name="Picture"/>
+                          <pic:cNvPr id="1915474674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38262,57 +38262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581709305" name="Picture">
+                  <wp:docPr id="1483258329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581709305" name="Picture"/>
+                          <pic:cNvPr id="1483258329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564618793" name="Picture">
+                  <wp:docPr id="714781166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564618793" name="Picture"/>
+                          <pic:cNvPr id="714781166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39399,57 +39399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709244525" name="Picture">
+                  <wp:docPr id="1603071166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709244525" name="Picture"/>
+                          <pic:cNvPr id="1603071166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41423,57 +41423,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447291920" name="Picture">
+                  <wp:docPr id="715932180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447291920" name="Picture"/>
+                          <pic:cNvPr id="715932180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42741,57 +42741,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717139900" name="Picture">
+                        <wp:docPr id="360586125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717139900" name="Picture"/>
+                                <pic:cNvPr id="360586125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44396,57 +44396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238310515" name="Picture">
+                  <wp:docPr id="318670445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238310515" name="Picture"/>
+                          <pic:cNvPr id="318670445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44476,57 +44476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993267690" name="Picture">
+                  <wp:docPr id="878116297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993267690" name="Picture"/>
+                          <pic:cNvPr id="878116297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44982,57 +44982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581031595" name="Picture">
+                  <wp:docPr id="1403385160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581031595" name="Picture"/>
+                          <pic:cNvPr id="1403385160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47380,57 +47380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692805105" name="Picture">
+                  <wp:docPr id="1969146379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692805105" name="Picture"/>
+                          <pic:cNvPr id="1969146379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47460,57 +47460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024252958" name="Picture">
+                  <wp:docPr id="1901119916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024252958" name="Picture"/>
+                          <pic:cNvPr id="1901119916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47948,57 +47948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69230855" name="Picture">
+                  <wp:docPr id="338521101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69230855" name="Picture"/>
+                          <pic:cNvPr id="338521101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>