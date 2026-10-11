--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876668806" name="Picture">
+                  <wp:docPr id="1021593931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876668806" name="Picture"/>
+                          <pic:cNvPr id="1021593931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752848834" name="Picture">
+                  <wp:docPr id="797244642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752848834" name="Picture"/>
+                          <pic:cNvPr id="797244642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941342440" name="Picture">
+                        <wp:docPr id="1201680606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941342440" name="Picture"/>
+                                <pic:cNvPr id="1201680606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752982392" name="Picture">
+                  <wp:docPr id="2140459041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752982392" name="Picture"/>
+                          <pic:cNvPr id="2140459041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303290342" name="Picture">
+                  <wp:docPr id="1919860985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303290342" name="Picture"/>
+                          <pic:cNvPr id="1919860985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555529133" name="Picture">
+                  <wp:docPr id="1509775273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555529133" name="Picture"/>
+                          <pic:cNvPr id="1509775273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667992360" name="Picture">
+                  <wp:docPr id="2051099197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667992360" name="Picture"/>
+                          <pic:cNvPr id="2051099197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036487486" name="Picture">
+                  <wp:docPr id="1804761508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036487486" name="Picture"/>
+                          <pic:cNvPr id="1804761508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391450145" name="Picture">
+                        <wp:docPr id="80058675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391450145" name="Picture"/>
+                                <pic:cNvPr id="80058675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093487843" name="Picture">
+                        <wp:docPr id="686910673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093487843" name="Picture"/>
+                                <pic:cNvPr id="686910673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516599766" name="Picture">
+                        <wp:docPr id="431130573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516599766" name="Picture"/>
+                                <pic:cNvPr id="431130573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436821510" name="Picture">
+                        <wp:docPr id="1075960883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436821510" name="Picture"/>
+                                <pic:cNvPr id="1075960883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589512067" name="Picture">
+                        <wp:docPr id="760240115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589512067" name="Picture"/>
+                                <pic:cNvPr id="760240115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400436716" name="Picture">
+                        <wp:docPr id="1132200727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400436716" name="Picture"/>
+                                <pic:cNvPr id="1132200727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842865382" name="Picture">
+                        <wp:docPr id="544973209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842865382" name="Picture"/>
+                                <pic:cNvPr id="544973209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526596763" name="Picture">
+                        <wp:docPr id="1084595508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526596763" name="Picture"/>
+                                <pic:cNvPr id="1084595508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879481734" name="Picture">
+                        <wp:docPr id="1870604500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879481734" name="Picture"/>
+                                <pic:cNvPr id="1870604500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003288044" name="Picture">
+                        <wp:docPr id="232597593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003288044" name="Picture"/>
+                                <pic:cNvPr id="232597593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243766085" name="Picture">
+                        <wp:docPr id="1573980228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243766085" name="Picture"/>
+                                <pic:cNvPr id="1573980228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480386808" name="Picture">
+                        <wp:docPr id="2032263105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480386808" name="Picture"/>
+                                <pic:cNvPr id="2032263105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890022649" name="Picture">
+                        <wp:docPr id="1641367934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890022649" name="Picture"/>
+                                <pic:cNvPr id="1641367934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47621923" name="Picture">
+                        <wp:docPr id="1751994585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47621923" name="Picture"/>
+                                <pic:cNvPr id="1751994585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494036128" name="Picture">
+                        <wp:docPr id="1420867785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494036128" name="Picture"/>
+                                <pic:cNvPr id="1420867785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68765478" name="Picture">
+                  <wp:docPr id="411378524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68765478" name="Picture"/>
+                          <pic:cNvPr id="411378524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214643705" name="Picture">
+                  <wp:docPr id="1969767814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214643705" name="Picture"/>
+                          <pic:cNvPr id="1969767814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173943222" name="Picture">
+                  <wp:docPr id="1188503969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173943222" name="Picture"/>
+                          <pic:cNvPr id="1188503969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044959896" name="Picture">
+                  <wp:docPr id="955512307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044959896" name="Picture"/>
+                          <pic:cNvPr id="955512307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218172696" name="Picture">
+                  <wp:docPr id="1390810726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218172696" name="Picture"/>
+                          <pic:cNvPr id="1390810726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035075329" name="Picture">
+                  <wp:docPr id="773496979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035075329" name="Picture"/>
+                          <pic:cNvPr id="773496979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59695614" name="Picture">
+                        <wp:docPr id="1370131702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59695614" name="Picture"/>
+                                <pic:cNvPr id="1370131702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111664703" name="Picture">
+                  <wp:docPr id="66949803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111664703" name="Picture"/>
+                          <pic:cNvPr id="66949803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188504341" name="Picture">
+                  <wp:docPr id="932590135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188504341" name="Picture"/>
+                          <pic:cNvPr id="932590135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135546013" name="Picture">
+                  <wp:docPr id="853460239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135546013" name="Picture"/>
+                          <pic:cNvPr id="853460239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905618519" name="Picture">
+                  <wp:docPr id="1573102910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905618519" name="Picture"/>
+                          <pic:cNvPr id="1573102910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458252523" name="Picture">
+                  <wp:docPr id="1554780620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458252523" name="Picture"/>
+                          <pic:cNvPr id="1554780620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087165852" name="Picture">
+                  <wp:docPr id="1295080040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087165852" name="Picture"/>
+                          <pic:cNvPr id="1295080040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23534,57 +23534,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551808039" name="Picture">
+                        <wp:docPr id="306385371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551808039" name="Picture"/>
+                                <pic:cNvPr id="306385371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24923,57 +24923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622678744" name="Picture">
+                  <wp:docPr id="1432812513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622678744" name="Picture"/>
+                          <pic:cNvPr id="1432812513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25012,57 +25012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602636995" name="Picture">
+                  <wp:docPr id="264575365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602636995" name="Picture"/>
+                          <pic:cNvPr id="264575365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25656,57 +25656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035884536" name="Picture">
+                  <wp:docPr id="1149158791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035884536" name="Picture"/>
+                          <pic:cNvPr id="1149158791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26654,57 +26654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136165426" name="Picture">
+                  <wp:docPr id="970847938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136165426" name="Picture"/>
+                          <pic:cNvPr id="970847938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26757,57 +26757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098372108" name="Picture">
+                  <wp:docPr id="922131634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098372108" name="Picture"/>
+                          <pic:cNvPr id="922131634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28136,57 +28136,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679534708" name="Picture">
+                  <wp:docPr id="1697715562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679534708" name="Picture"/>
+                          <pic:cNvPr id="1697715562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29270,57 +29270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495153276" name="Picture">
+                        <wp:docPr id="1347575829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495153276" name="Picture"/>
+                                <pic:cNvPr id="1347575829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30295,57 +30295,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507585199" name="Picture">
+                        <wp:docPr id="199185923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507585199" name="Picture"/>
+                                <pic:cNvPr id="199185923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31767,57 +31767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373042972" name="Picture">
+                  <wp:docPr id="465829501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373042972" name="Picture"/>
+                          <pic:cNvPr id="465829501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31856,57 +31856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252747793" name="Picture">
+                  <wp:docPr id="1224356050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252747793" name="Picture"/>
+                          <pic:cNvPr id="1224356050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32500,57 +32500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002764012" name="Picture">
+                  <wp:docPr id="1990468711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002764012" name="Picture"/>
+                          <pic:cNvPr id="1990468711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130028120" name="Picture">
+                  <wp:docPr id="445218533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130028120" name="Picture"/>
+                          <pic:cNvPr id="445218533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33601,57 +33601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415993536" name="Picture">
+                  <wp:docPr id="995890241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415993536" name="Picture"/>
+                          <pic:cNvPr id="995890241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34978,57 +34978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682898752" name="Picture">
+                  <wp:docPr id="119502203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682898752" name="Picture"/>
+                          <pic:cNvPr id="119502203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840106104" name="Picture">
+                        <wp:docPr id="661106407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840106104" name="Picture"/>
+                                <pic:cNvPr id="661106407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37520,57 +37520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909864634" name="Picture">
+                  <wp:docPr id="1322876558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909864634" name="Picture"/>
+                          <pic:cNvPr id="1322876558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37609,57 +37609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915474674" name="Picture">
+                  <wp:docPr id="1414783268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915474674" name="Picture"/>
+                          <pic:cNvPr id="1414783268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38262,57 +38262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483258329" name="Picture">
+                  <wp:docPr id="1917096248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483258329" name="Picture"/>
+                          <pic:cNvPr id="1917096248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714781166" name="Picture">
+                  <wp:docPr id="218306899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714781166" name="Picture"/>
+                          <pic:cNvPr id="218306899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39399,57 +39399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603071166" name="Picture">
+                  <wp:docPr id="1876713470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603071166" name="Picture"/>
+                          <pic:cNvPr id="1876713470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41423,57 +41423,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715932180" name="Picture">
+                  <wp:docPr id="1968501630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715932180" name="Picture"/>
+                          <pic:cNvPr id="1968501630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42741,57 +42741,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360586125" name="Picture">
+                        <wp:docPr id="9337122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360586125" name="Picture"/>
+                                <pic:cNvPr id="9337122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44396,57 +44396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318670445" name="Picture">
+                  <wp:docPr id="647434738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318670445" name="Picture"/>
+                          <pic:cNvPr id="647434738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44476,57 +44476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878116297" name="Picture">
+                  <wp:docPr id="2074092789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878116297" name="Picture"/>
+                          <pic:cNvPr id="2074092789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44982,57 +44982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403385160" name="Picture">
+                  <wp:docPr id="1062314593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403385160" name="Picture"/>
+                          <pic:cNvPr id="1062314593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47380,57 +47380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969146379" name="Picture">
+                  <wp:docPr id="79741677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969146379" name="Picture"/>
+                          <pic:cNvPr id="79741677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47460,57 +47460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901119916" name="Picture">
+                  <wp:docPr id="1724088857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901119916" name="Picture"/>
+                          <pic:cNvPr id="1724088857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47948,57 +47948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338521101" name="Picture">
+                  <wp:docPr id="836730872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338521101" name="Picture"/>
+                          <pic:cNvPr id="836730872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>