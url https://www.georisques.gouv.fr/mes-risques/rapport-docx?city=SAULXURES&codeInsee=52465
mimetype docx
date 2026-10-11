--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730057134" name="Picture">
+                  <wp:docPr id="1384169748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730057134" name="Picture"/>
+                          <pic:cNvPr id="1384169748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141016607" name="Picture">
+                  <wp:docPr id="1144431544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141016607" name="Picture"/>
+                          <pic:cNvPr id="1144431544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859746235" name="Picture">
+                        <wp:docPr id="634454088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859746235" name="Picture"/>
+                                <pic:cNvPr id="634454088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379141434" name="Picture">
+                  <wp:docPr id="191842976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379141434" name="Picture"/>
+                          <pic:cNvPr id="191842976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851301667" name="Picture">
+                  <wp:docPr id="1461029934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851301667" name="Picture"/>
+                          <pic:cNvPr id="1461029934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943542102" name="Picture">
+                  <wp:docPr id="1891348913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943542102" name="Picture"/>
+                          <pic:cNvPr id="1891348913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042917870" name="Picture">
+                  <wp:docPr id="1364122960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042917870" name="Picture"/>
+                          <pic:cNvPr id="1364122960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901322787" name="Picture">
+                  <wp:docPr id="255095695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901322787" name="Picture"/>
+                          <pic:cNvPr id="255095695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311865195" name="Picture">
+                        <wp:docPr id="381274232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311865195" name="Picture"/>
+                                <pic:cNvPr id="381274232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30710453" name="Picture">
+                        <wp:docPr id="1601560930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30710453" name="Picture"/>
+                                <pic:cNvPr id="1601560930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301082923" name="Picture">
+                        <wp:docPr id="324807764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301082923" name="Picture"/>
+                                <pic:cNvPr id="324807764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379960465" name="Picture">
+                        <wp:docPr id="1668211336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379960465" name="Picture"/>
+                                <pic:cNvPr id="1668211336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238873193" name="Picture">
+                        <wp:docPr id="1441417730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238873193" name="Picture"/>
+                                <pic:cNvPr id="1441417730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768015364" name="Picture">
+                        <wp:docPr id="2079688672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768015364" name="Picture"/>
+                                <pic:cNvPr id="2079688672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768750618" name="Picture">
+                        <wp:docPr id="2029121276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768750618" name="Picture"/>
+                                <pic:cNvPr id="2029121276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877759217" name="Picture">
+                        <wp:docPr id="1635706944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877759217" name="Picture"/>
+                                <pic:cNvPr id="1635706944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143786370" name="Picture">
+                        <wp:docPr id="596673789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143786370" name="Picture"/>
+                                <pic:cNvPr id="596673789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609339256" name="Picture">
+                        <wp:docPr id="1867805529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609339256" name="Picture"/>
+                                <pic:cNvPr id="1867805529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920982472" name="Picture">
+                        <wp:docPr id="316009322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920982472" name="Picture"/>
+                                <pic:cNvPr id="316009322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222945985" name="Picture">
+                        <wp:docPr id="1516104007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222945985" name="Picture"/>
+                                <pic:cNvPr id="1516104007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11878,57 +11878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125230534" name="Picture">
+                  <wp:docPr id="262059783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125230534" name="Picture"/>
+                          <pic:cNvPr id="262059783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11967,57 +11967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545767271" name="Picture">
+                  <wp:docPr id="191116494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545767271" name="Picture"/>
+                          <pic:cNvPr id="191116494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12611,57 +12611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687863573" name="Picture">
+                  <wp:docPr id="29207790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687863573" name="Picture"/>
+                          <pic:cNvPr id="29207790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13839,57 +13839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825578378" name="Picture">
+                  <wp:docPr id="1264254793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825578378" name="Picture"/>
+                          <pic:cNvPr id="1264254793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13942,57 +13942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278279716" name="Picture">
+                  <wp:docPr id="845694408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278279716" name="Picture"/>
+                          <pic:cNvPr id="845694408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15321,57 +15321,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201202378" name="Picture">
+                  <wp:docPr id="1782177164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201202378" name="Picture"/>
+                          <pic:cNvPr id="1782177164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16446,57 +16446,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109881222" name="Picture">
+                        <wp:docPr id="744544935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109881222" name="Picture"/>
+                                <pic:cNvPr id="744544935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17799,57 +17799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675932213" name="Picture">
+                  <wp:docPr id="297772793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675932213" name="Picture"/>
+                          <pic:cNvPr id="297772793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17888,57 +17888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987549143" name="Picture">
+                  <wp:docPr id="52704721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987549143" name="Picture"/>
+                          <pic:cNvPr id="52704721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18532,57 +18532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77826216" name="Picture">
+                  <wp:docPr id="2130384101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77826216" name="Picture"/>
+                          <pic:cNvPr id="2130384101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19530,57 +19530,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814313160" name="Picture">
+                  <wp:docPr id="1252218821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814313160" name="Picture"/>
+                          <pic:cNvPr id="1252218821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19633,57 +19633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647662707" name="Picture">
+                  <wp:docPr id="42869684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647662707" name="Picture"/>
+                          <pic:cNvPr id="42869684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333357288" name="Picture">
+                  <wp:docPr id="997014519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333357288" name="Picture"/>
+                          <pic:cNvPr id="997014519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22153,57 +22153,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653911562" name="Picture">
+                        <wp:docPr id="694775080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653911562" name="Picture"/>
+                                <pic:cNvPr id="694775080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23514,57 +23514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078385629" name="Picture">
+                  <wp:docPr id="2064206193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078385629" name="Picture"/>
+                          <pic:cNvPr id="2064206193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23603,57 +23603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195495646" name="Picture">
+                  <wp:docPr id="1522563817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195495646" name="Picture"/>
+                          <pic:cNvPr id="1522563817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24247,57 +24247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910403629" name="Picture">
+                  <wp:docPr id="948191854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910403629" name="Picture"/>
+                          <pic:cNvPr id="948191854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25245,57 +25245,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882109066" name="Picture">
+                  <wp:docPr id="1100676088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882109066" name="Picture"/>
+                          <pic:cNvPr id="1100676088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25348,57 +25348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462414734" name="Picture">
+                  <wp:docPr id="1923983766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462414734" name="Picture"/>
+                          <pic:cNvPr id="1923983766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229458717" name="Picture">
+                  <wp:docPr id="1027932009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229458717" name="Picture"/>
+                          <pic:cNvPr id="1027932009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27868,57 +27868,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348866090" name="Picture">
+                        <wp:docPr id="1112901774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348866090" name="Picture"/>
+                                <pic:cNvPr id="1112901774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29226,57 +29226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926155920" name="Picture">
+                  <wp:docPr id="1483773978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926155920" name="Picture"/>
+                          <pic:cNvPr id="1483773978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29315,57 +29315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985160604" name="Picture">
+                  <wp:docPr id="708463418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985160604" name="Picture"/>
+                          <pic:cNvPr id="708463418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29938,57 +29938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195188464" name="Picture">
+                  <wp:docPr id="1765406166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195188464" name="Picture"/>
+                          <pic:cNvPr id="1765406166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30855,57 +30855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42670664" name="Picture">
+                  <wp:docPr id="855453442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42670664" name="Picture"/>
+                          <pic:cNvPr id="855453442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30958,57 +30958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342243380" name="Picture">
+                  <wp:docPr id="373040787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342243380" name="Picture"/>
+                          <pic:cNvPr id="373040787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32281,57 +32281,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811912699" name="Picture">
+                  <wp:docPr id="200680039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811912699" name="Picture"/>
+                          <pic:cNvPr id="200680039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32916,57 +32916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747745121" name="Picture">
+                  <wp:docPr id="2089391412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747745121" name="Picture"/>
+                          <pic:cNvPr id="2089391412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32987,57 +32987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919784057" name="Picture">
+                  <wp:docPr id="633425162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919784057" name="Picture"/>
+                          <pic:cNvPr id="633425162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33401,57 +33401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430853201" name="Picture">
+                  <wp:docPr id="2029294816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430853201" name="Picture"/>
+                          <pic:cNvPr id="2029294816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>