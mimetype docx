--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677500456" name="Picture">
+                  <wp:docPr id="434975838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677500456" name="Picture"/>
+                          <pic:cNvPr id="434975838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910687472" name="Picture">
+                  <wp:docPr id="1094974466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910687472" name="Picture"/>
+                          <pic:cNvPr id="1094974466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806925722" name="Picture">
+                        <wp:docPr id="1067976564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806925722" name="Picture"/>
+                                <pic:cNvPr id="1067976564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700949024" name="Picture">
+                  <wp:docPr id="1619894979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700949024" name="Picture"/>
+                          <pic:cNvPr id="1619894979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190737559" name="Picture">
+                  <wp:docPr id="827199037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190737559" name="Picture"/>
+                          <pic:cNvPr id="827199037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707591388" name="Picture">
+                  <wp:docPr id="2102086400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707591388" name="Picture"/>
+                          <pic:cNvPr id="2102086400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481233234" name="Picture">
+                  <wp:docPr id="661215945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481233234" name="Picture"/>
+                          <pic:cNvPr id="661215945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979288821" name="Picture">
+                  <wp:docPr id="787490896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979288821" name="Picture"/>
+                          <pic:cNvPr id="787490896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475121197" name="Picture">
+                        <wp:docPr id="668561890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475121197" name="Picture"/>
+                                <pic:cNvPr id="668561890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633333563" name="Picture">
+                        <wp:docPr id="137135689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633333563" name="Picture"/>
+                                <pic:cNvPr id="137135689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58613442" name="Picture">
+                        <wp:docPr id="599570735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58613442" name="Picture"/>
+                                <pic:cNvPr id="599570735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740179734" name="Picture">
+                        <wp:docPr id="1608224887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740179734" name="Picture"/>
+                                <pic:cNvPr id="1608224887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545916867" name="Picture">
+                        <wp:docPr id="1115539390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545916867" name="Picture"/>
+                                <pic:cNvPr id="1115539390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880032537" name="Picture">
+                        <wp:docPr id="407934286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880032537" name="Picture"/>
+                                <pic:cNvPr id="407934286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192834918" name="Picture">
+                        <wp:docPr id="835840989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192834918" name="Picture"/>
+                                <pic:cNvPr id="835840989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187336357" name="Picture">
+                        <wp:docPr id="553902708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187336357" name="Picture"/>
+                                <pic:cNvPr id="553902708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757813571" name="Picture">
+                        <wp:docPr id="1098567680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757813571" name="Picture"/>
+                                <pic:cNvPr id="1098567680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559093965" name="Picture">
+                        <wp:docPr id="1357736408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559093965" name="Picture"/>
+                                <pic:cNvPr id="1357736408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517600144" name="Picture">
+                        <wp:docPr id="497688871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517600144" name="Picture"/>
+                                <pic:cNvPr id="497688871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694166406" name="Picture">
+                        <wp:docPr id="121212159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694166406" name="Picture"/>
+                                <pic:cNvPr id="121212159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347005499" name="Picture">
+                  <wp:docPr id="149196107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347005499" name="Picture"/>
+                          <pic:cNvPr id="149196107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215707289" name="Picture">
+                  <wp:docPr id="1855275227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215707289" name="Picture"/>
+                          <pic:cNvPr id="1855275227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721995882" name="Picture">
+                  <wp:docPr id="1026641320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721995882" name="Picture"/>
+                          <pic:cNvPr id="1026641320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963163535" name="Picture">
+                  <wp:docPr id="2049434001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963163535" name="Picture"/>
+                          <pic:cNvPr id="2049434001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209313255" name="Picture">
+                  <wp:docPr id="392822071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209313255" name="Picture"/>
+                          <pic:cNvPr id="392822071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436611521" name="Picture">
+                  <wp:docPr id="788020896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436611521" name="Picture"/>
+                          <pic:cNvPr id="788020896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637334249" name="Picture">
+                        <wp:docPr id="838314807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637334249" name="Picture"/>
+                                <pic:cNvPr id="838314807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363748388" name="Picture">
+                  <wp:docPr id="1330163218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363748388" name="Picture"/>
+                          <pic:cNvPr id="1330163218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746923630" name="Picture">
+                  <wp:docPr id="250580717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746923630" name="Picture"/>
+                          <pic:cNvPr id="250580717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848439469" name="Picture">
+                  <wp:docPr id="38613524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848439469" name="Picture"/>
+                          <pic:cNvPr id="38613524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252880380" name="Picture">
+                  <wp:docPr id="548116904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252880380" name="Picture"/>
+                          <pic:cNvPr id="548116904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543567769" name="Picture">
+                  <wp:docPr id="721076129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543567769" name="Picture"/>
+                          <pic:cNvPr id="721076129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718078272" name="Picture">
+                  <wp:docPr id="37882208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718078272" name="Picture"/>
+                          <pic:cNvPr id="37882208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223513727" name="Picture">
+                        <wp:docPr id="110419897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223513727" name="Picture"/>
+                                <pic:cNvPr id="110419897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085440194" name="Picture">
+                        <wp:docPr id="513658807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085440194" name="Picture"/>
+                                <pic:cNvPr id="513658807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657694213" name="Picture">
+                  <wp:docPr id="1054122698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657694213" name="Picture"/>
+                          <pic:cNvPr id="1054122698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159895118" name="Picture">
+                  <wp:docPr id="1892390184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159895118" name="Picture"/>
+                          <pic:cNvPr id="1892390184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814999346" name="Picture">
+                  <wp:docPr id="397900265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814999346" name="Picture"/>
+                          <pic:cNvPr id="397900265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903838256" name="Picture">
+                  <wp:docPr id="612233704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903838256" name="Picture"/>
+                          <pic:cNvPr id="612233704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710538653" name="Picture">
+                  <wp:docPr id="550351013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710538653" name="Picture"/>
+                          <pic:cNvPr id="550351013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826042575" name="Picture">
+                  <wp:docPr id="1010133933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826042575" name="Picture"/>
+                          <pic:cNvPr id="1010133933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119296379" name="Picture">
+                        <wp:docPr id="276213829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119296379" name="Picture"/>
+                                <pic:cNvPr id="276213829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388176040" name="Picture">
+                  <wp:docPr id="118082021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388176040" name="Picture"/>
+                          <pic:cNvPr id="118082021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081018699" name="Picture">
+                  <wp:docPr id="1932367118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081018699" name="Picture"/>
+                          <pic:cNvPr id="1932367118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601731178" name="Picture">
+                  <wp:docPr id="1940552343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601731178" name="Picture"/>
+                          <pic:cNvPr id="1940552343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566686967" name="Picture">
+                  <wp:docPr id="780412000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566686967" name="Picture"/>
+                          <pic:cNvPr id="780412000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817921945" name="Picture">
+                  <wp:docPr id="1099706672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817921945" name="Picture"/>
+                          <pic:cNvPr id="1099706672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977517107" name="Picture">
+                  <wp:docPr id="1076408991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977517107" name="Picture"/>
+                          <pic:cNvPr id="1076408991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61668724" name="Picture">
+                        <wp:docPr id="1486768507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61668724" name="Picture"/>
+                                <pic:cNvPr id="1486768507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47320622" name="Picture">
+                  <wp:docPr id="1571271869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47320622" name="Picture"/>
+                          <pic:cNvPr id="1571271869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963774840" name="Picture">
+                  <wp:docPr id="1439864020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963774840" name="Picture"/>
+                          <pic:cNvPr id="1439864020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400391668" name="Picture">
+                  <wp:docPr id="1509471789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400391668" name="Picture"/>
+                          <pic:cNvPr id="1509471789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>