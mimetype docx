--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434975838" name="Picture">
+                  <wp:docPr id="1027758891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434975838" name="Picture"/>
+                          <pic:cNvPr id="1027758891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094974466" name="Picture">
+                  <wp:docPr id="131038920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094974466" name="Picture"/>
+                          <pic:cNvPr id="131038920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067976564" name="Picture">
+                        <wp:docPr id="878599127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067976564" name="Picture"/>
+                                <pic:cNvPr id="878599127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619894979" name="Picture">
+                  <wp:docPr id="258004073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619894979" name="Picture"/>
+                          <pic:cNvPr id="258004073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827199037" name="Picture">
+                  <wp:docPr id="1598513946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827199037" name="Picture"/>
+                          <pic:cNvPr id="1598513946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102086400" name="Picture">
+                  <wp:docPr id="705666767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102086400" name="Picture"/>
+                          <pic:cNvPr id="705666767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661215945" name="Picture">
+                  <wp:docPr id="653976786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661215945" name="Picture"/>
+                          <pic:cNvPr id="653976786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787490896" name="Picture">
+                  <wp:docPr id="1893284508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787490896" name="Picture"/>
+                          <pic:cNvPr id="1893284508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668561890" name="Picture">
+                        <wp:docPr id="1467380629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668561890" name="Picture"/>
+                                <pic:cNvPr id="1467380629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137135689" name="Picture">
+                        <wp:docPr id="710395527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137135689" name="Picture"/>
+                                <pic:cNvPr id="710395527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599570735" name="Picture">
+                        <wp:docPr id="420746030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599570735" name="Picture"/>
+                                <pic:cNvPr id="420746030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608224887" name="Picture">
+                        <wp:docPr id="862161027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608224887" name="Picture"/>
+                                <pic:cNvPr id="862161027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115539390" name="Picture">
+                        <wp:docPr id="1858672202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115539390" name="Picture"/>
+                                <pic:cNvPr id="1858672202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407934286" name="Picture">
+                        <wp:docPr id="434122570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407934286" name="Picture"/>
+                                <pic:cNvPr id="434122570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835840989" name="Picture">
+                        <wp:docPr id="321214183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835840989" name="Picture"/>
+                                <pic:cNvPr id="321214183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553902708" name="Picture">
+                        <wp:docPr id="255615575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553902708" name="Picture"/>
+                                <pic:cNvPr id="255615575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098567680" name="Picture">
+                        <wp:docPr id="1847120043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098567680" name="Picture"/>
+                                <pic:cNvPr id="1847120043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357736408" name="Picture">
+                        <wp:docPr id="1434082009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357736408" name="Picture"/>
+                                <pic:cNvPr id="1434082009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497688871" name="Picture">
+                        <wp:docPr id="1389224729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497688871" name="Picture"/>
+                                <pic:cNvPr id="1389224729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121212159" name="Picture">
+                        <wp:docPr id="840804441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121212159" name="Picture"/>
+                                <pic:cNvPr id="840804441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149196107" name="Picture">
+                  <wp:docPr id="1551214547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149196107" name="Picture"/>
+                          <pic:cNvPr id="1551214547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855275227" name="Picture">
+                  <wp:docPr id="173032901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855275227" name="Picture"/>
+                          <pic:cNvPr id="173032901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026641320" name="Picture">
+                  <wp:docPr id="495511320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026641320" name="Picture"/>
+                          <pic:cNvPr id="495511320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049434001" name="Picture">
+                  <wp:docPr id="910716223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049434001" name="Picture"/>
+                          <pic:cNvPr id="910716223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392822071" name="Picture">
+                  <wp:docPr id="1184876181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392822071" name="Picture"/>
+                          <pic:cNvPr id="1184876181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788020896" name="Picture">
+                  <wp:docPr id="2136602367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788020896" name="Picture"/>
+                          <pic:cNvPr id="2136602367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838314807" name="Picture">
+                        <wp:docPr id="72452984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838314807" name="Picture"/>
+                                <pic:cNvPr id="72452984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330163218" name="Picture">
+                  <wp:docPr id="1135805878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330163218" name="Picture"/>
+                          <pic:cNvPr id="1135805878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250580717" name="Picture">
+                  <wp:docPr id="765500245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250580717" name="Picture"/>
+                          <pic:cNvPr id="765500245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38613524" name="Picture">
+                  <wp:docPr id="631427026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38613524" name="Picture"/>
+                          <pic:cNvPr id="631427026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548116904" name="Picture">
+                  <wp:docPr id="1153657493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548116904" name="Picture"/>
+                          <pic:cNvPr id="1153657493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721076129" name="Picture">
+                  <wp:docPr id="89686273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721076129" name="Picture"/>
+                          <pic:cNvPr id="89686273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37882208" name="Picture">
+                  <wp:docPr id="158663845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37882208" name="Picture"/>
+                          <pic:cNvPr id="158663845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110419897" name="Picture">
+                        <wp:docPr id="378332558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110419897" name="Picture"/>
+                                <pic:cNvPr id="378332558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513658807" name="Picture">
+                        <wp:docPr id="89022236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513658807" name="Picture"/>
+                                <pic:cNvPr id="89022236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054122698" name="Picture">
+                  <wp:docPr id="1948215982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054122698" name="Picture"/>
+                          <pic:cNvPr id="1948215982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892390184" name="Picture">
+                  <wp:docPr id="1237943019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892390184" name="Picture"/>
+                          <pic:cNvPr id="1237943019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397900265" name="Picture">
+                  <wp:docPr id="729253626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397900265" name="Picture"/>
+                          <pic:cNvPr id="729253626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612233704" name="Picture">
+                  <wp:docPr id="695246345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612233704" name="Picture"/>
+                          <pic:cNvPr id="695246345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550351013" name="Picture">
+                  <wp:docPr id="1272834942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550351013" name="Picture"/>
+                          <pic:cNvPr id="1272834942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010133933" name="Picture">
+                  <wp:docPr id="1690229557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010133933" name="Picture"/>
+                          <pic:cNvPr id="1690229557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276213829" name="Picture">
+                        <wp:docPr id="1996251524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276213829" name="Picture"/>
+                                <pic:cNvPr id="1996251524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118082021" name="Picture">
+                  <wp:docPr id="1686731549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118082021" name="Picture"/>
+                          <pic:cNvPr id="1686731549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932367118" name="Picture">
+                  <wp:docPr id="1180786473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932367118" name="Picture"/>
+                          <pic:cNvPr id="1180786473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940552343" name="Picture">
+                  <wp:docPr id="707222847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940552343" name="Picture"/>
+                          <pic:cNvPr id="707222847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780412000" name="Picture">
+                  <wp:docPr id="1678892743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780412000" name="Picture"/>
+                          <pic:cNvPr id="1678892743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099706672" name="Picture">
+                  <wp:docPr id="1988616577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099706672" name="Picture"/>
+                          <pic:cNvPr id="1988616577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076408991" name="Picture">
+                  <wp:docPr id="1937529840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076408991" name="Picture"/>
+                          <pic:cNvPr id="1937529840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486768507" name="Picture">
+                        <wp:docPr id="592204683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486768507" name="Picture"/>
+                                <pic:cNvPr id="592204683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571271869" name="Picture">
+                  <wp:docPr id="855519177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571271869" name="Picture"/>
+                          <pic:cNvPr id="855519177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439864020" name="Picture">
+                  <wp:docPr id="2033465342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439864020" name="Picture"/>
+                          <pic:cNvPr id="2033465342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509471789" name="Picture">
+                  <wp:docPr id="1763008177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509471789" name="Picture"/>
+                          <pic:cNvPr id="1763008177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>