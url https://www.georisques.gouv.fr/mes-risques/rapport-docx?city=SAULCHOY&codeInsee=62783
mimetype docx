--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144033163" name="Picture">
+                  <wp:docPr id="831527978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144033163" name="Picture"/>
+                          <pic:cNvPr id="831527978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318374531" name="Picture">
+                  <wp:docPr id="770190375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318374531" name="Picture"/>
+                          <pic:cNvPr id="770190375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913291998" name="Picture">
+                        <wp:docPr id="363408392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913291998" name="Picture"/>
+                                <pic:cNvPr id="363408392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356234158" name="Picture">
+                  <wp:docPr id="2031975852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356234158" name="Picture"/>
+                          <pic:cNvPr id="2031975852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013210384" name="Picture">
+                  <wp:docPr id="166856453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013210384" name="Picture"/>
+                          <pic:cNvPr id="166856453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692580971" name="Picture">
+                  <wp:docPr id="1564591686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692580971" name="Picture"/>
+                          <pic:cNvPr id="1564591686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255734698" name="Picture">
+                  <wp:docPr id="146337829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255734698" name="Picture"/>
+                          <pic:cNvPr id="146337829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631101046" name="Picture">
+                  <wp:docPr id="1291906295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631101046" name="Picture"/>
+                          <pic:cNvPr id="1291906295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276685559" name="Picture">
+                        <wp:docPr id="1048966046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276685559" name="Picture"/>
+                                <pic:cNvPr id="1048966046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081918714" name="Picture">
+                        <wp:docPr id="1487660972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081918714" name="Picture"/>
+                                <pic:cNvPr id="1487660972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489917013" name="Picture">
+                        <wp:docPr id="1833501062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489917013" name="Picture"/>
+                                <pic:cNvPr id="1833501062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711296819" name="Picture">
+                        <wp:docPr id="196859582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711296819" name="Picture"/>
+                                <pic:cNvPr id="196859582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567487301" name="Picture">
+                        <wp:docPr id="1587719701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567487301" name="Picture"/>
+                                <pic:cNvPr id="1587719701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653538842" name="Picture">
+                        <wp:docPr id="1968850517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653538842" name="Picture"/>
+                                <pic:cNvPr id="1968850517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360203285" name="Picture">
+                        <wp:docPr id="1368205271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360203285" name="Picture"/>
+                                <pic:cNvPr id="1368205271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082307185" name="Picture">
+                        <wp:docPr id="402199608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082307185" name="Picture"/>
+                                <pic:cNvPr id="402199608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790883191" name="Picture">
+                        <wp:docPr id="1066537207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790883191" name="Picture"/>
+                                <pic:cNvPr id="1066537207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23144466" name="Picture">
+                        <wp:docPr id="1495326228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23144466" name="Picture"/>
+                                <pic:cNvPr id="1495326228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447584836" name="Picture">
+                        <wp:docPr id="255704992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447584836" name="Picture"/>
+                                <pic:cNvPr id="255704992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022382064" name="Picture">
+                        <wp:docPr id="746021412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022382064" name="Picture"/>
+                                <pic:cNvPr id="746021412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955327863" name="Picture">
+                        <wp:docPr id="225573977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955327863" name="Picture"/>
+                                <pic:cNvPr id="225573977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722032903" name="Picture">
+                        <wp:docPr id="1086134394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722032903" name="Picture"/>
+                                <pic:cNvPr id="1086134394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409042317" name="Picture">
+                        <wp:docPr id="294867908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409042317" name="Picture"/>
+                                <pic:cNvPr id="294867908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10946314" name="Picture">
+                  <wp:docPr id="20665166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10946314" name="Picture"/>
+                          <pic:cNvPr id="20665166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865747188" name="Picture">
+                  <wp:docPr id="217155712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865747188" name="Picture"/>
+                          <pic:cNvPr id="217155712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793483304" name="Picture">
+                  <wp:docPr id="889361260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793483304" name="Picture"/>
+                          <pic:cNvPr id="889361260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301843689" name="Picture">
+                  <wp:docPr id="965633358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301843689" name="Picture"/>
+                          <pic:cNvPr id="965633358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517587811" name="Picture">
+                  <wp:docPr id="1243370316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517587811" name="Picture"/>
+                          <pic:cNvPr id="1243370316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527718855" name="Picture">
+                  <wp:docPr id="1100673841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527718855" name="Picture"/>
+                          <pic:cNvPr id="1100673841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929162760" name="Picture">
+                        <wp:docPr id="860476977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929162760" name="Picture"/>
+                                <pic:cNvPr id="860476977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19239,57 +19239,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005543041" name="Picture">
+                        <wp:docPr id="1604190165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005543041" name="Picture"/>
+                                <pic:cNvPr id="1604190165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20502,57 +20502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901953017" name="Picture">
+                  <wp:docPr id="863372385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901953017" name="Picture"/>
+                          <pic:cNvPr id="863372385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20582,57 +20582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957191688" name="Picture">
+                  <wp:docPr id="517046978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957191688" name="Picture"/>
+                          <pic:cNvPr id="517046978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21127,57 +21127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653797831" name="Picture">
+                  <wp:docPr id="451190769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653797831" name="Picture"/>
+                          <pic:cNvPr id="451190769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23295,57 +23295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106821489" name="Picture">
+                  <wp:docPr id="1073104262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106821489" name="Picture"/>
+                          <pic:cNvPr id="1073104262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23384,57 +23384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141181903" name="Picture">
+                  <wp:docPr id="30625438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141181903" name="Picture"/>
+                          <pic:cNvPr id="30625438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24028,57 +24028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013546775" name="Picture">
+                  <wp:docPr id="99394612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013546775" name="Picture"/>
+                          <pic:cNvPr id="99394612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25026,57 +25026,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943271023" name="Picture">
+                  <wp:docPr id="2142248085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943271023" name="Picture"/>
+                          <pic:cNvPr id="2142248085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25129,57 +25129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939052915" name="Picture">
+                  <wp:docPr id="2020803609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939052915" name="Picture"/>
+                          <pic:cNvPr id="2020803609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26508,57 +26508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917525697" name="Picture">
+                  <wp:docPr id="381859837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917525697" name="Picture"/>
+                          <pic:cNvPr id="381859837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27633,57 +27633,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322191536" name="Picture">
+                        <wp:docPr id="219641674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322191536" name="Picture"/>
+                                <pic:cNvPr id="219641674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28986,57 +28986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181697110" name="Picture">
+                  <wp:docPr id="1907382749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181697110" name="Picture"/>
+                          <pic:cNvPr id="1907382749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29075,57 +29075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013727060" name="Picture">
+                  <wp:docPr id="1086583758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013727060" name="Picture"/>
+                          <pic:cNvPr id="1086583758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29719,57 +29719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225258788" name="Picture">
+                  <wp:docPr id="1985507771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225258788" name="Picture"/>
+                          <pic:cNvPr id="1985507771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30717,57 +30717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496281151" name="Picture">
+                  <wp:docPr id="618779438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496281151" name="Picture"/>
+                          <pic:cNvPr id="618779438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30820,57 +30820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639792279" name="Picture">
+                  <wp:docPr id="13196930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639792279" name="Picture"/>
+                          <pic:cNvPr id="13196930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32201,57 +32201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128277877" name="Picture">
+                  <wp:docPr id="2094784071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128277877" name="Picture"/>
+                          <pic:cNvPr id="2094784071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33344,57 +33344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732555840" name="Picture">
+                        <wp:docPr id="1438220477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732555840" name="Picture"/>
+                                <pic:cNvPr id="1438220477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34733,57 +34733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762663375" name="Picture">
+                  <wp:docPr id="1999783339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762663375" name="Picture"/>
+                          <pic:cNvPr id="1999783339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34822,57 +34822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835140473" name="Picture">
+                  <wp:docPr id="258725149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835140473" name="Picture"/>
+                          <pic:cNvPr id="258725149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35466,57 +35466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140324191" name="Picture">
+                  <wp:docPr id="1761298046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140324191" name="Picture"/>
+                          <pic:cNvPr id="1761298046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36464,57 +36464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716469437" name="Picture">
+                  <wp:docPr id="1927945089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716469437" name="Picture"/>
+                          <pic:cNvPr id="1927945089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36567,57 +36567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590221406" name="Picture">
+                  <wp:docPr id="592421521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590221406" name="Picture"/>
+                          <pic:cNvPr id="592421521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37944,57 +37944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843252342" name="Picture">
+                  <wp:docPr id="299494249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843252342" name="Picture"/>
+                          <pic:cNvPr id="299494249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39087,57 +39087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916367874" name="Picture">
+                        <wp:docPr id="231838997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916367874" name="Picture"/>
+                                <pic:cNvPr id="231838997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40448,57 +40448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480824961" name="Picture">
+                  <wp:docPr id="1393403237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480824961" name="Picture"/>
+                          <pic:cNvPr id="1393403237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40537,57 +40537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530438465" name="Picture">
+                  <wp:docPr id="2025710637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530438465" name="Picture"/>
+                          <pic:cNvPr id="2025710637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41181,57 +41181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251155764" name="Picture">
+                  <wp:docPr id="1719104843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251155764" name="Picture"/>
+                          <pic:cNvPr id="1719104843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42179,57 +42179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401846868" name="Picture">
+                  <wp:docPr id="232836361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401846868" name="Picture"/>
+                          <pic:cNvPr id="232836361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42282,57 +42282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864644520" name="Picture">
+                  <wp:docPr id="844152216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864644520" name="Picture"/>
+                          <pic:cNvPr id="844152216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43659,57 +43659,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421003346" name="Picture">
+                  <wp:docPr id="1848843007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421003346" name="Picture"/>
+                          <pic:cNvPr id="1848843007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44802,57 +44802,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954628817" name="Picture">
+                        <wp:docPr id="277733192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954628817" name="Picture"/>
+                                <pic:cNvPr id="277733192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46023,57 +46023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638262543" name="Picture">
+                  <wp:docPr id="1721748292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638262543" name="Picture"/>
+                          <pic:cNvPr id="1721748292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46094,57 +46094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640766645" name="Picture">
+                  <wp:docPr id="2031026045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640766645" name="Picture"/>
+                          <pic:cNvPr id="2031026045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46508,57 +46508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850071696" name="Picture">
+                  <wp:docPr id="1873983693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850071696" name="Picture"/>
+                          <pic:cNvPr id="1873983693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>