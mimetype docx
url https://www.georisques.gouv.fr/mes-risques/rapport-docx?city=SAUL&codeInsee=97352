--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503570274" name="Picture">
+                  <wp:docPr id="1923012081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503570274" name="Picture"/>
+                          <pic:cNvPr id="1923012081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135037375" name="Picture">
+                  <wp:docPr id="1167885932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135037375" name="Picture"/>
+                          <pic:cNvPr id="1167885932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545959756" name="Picture">
+                        <wp:docPr id="834823518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545959756" name="Picture"/>
+                                <pic:cNvPr id="834823518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471576800" name="Picture">
+                  <wp:docPr id="1388476373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471576800" name="Picture"/>
+                          <pic:cNvPr id="1388476373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869596029" name="Picture">
+                  <wp:docPr id="787237421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869596029" name="Picture"/>
+                          <pic:cNvPr id="787237421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241331159" name="Picture">
+                  <wp:docPr id="1847505129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241331159" name="Picture"/>
+                          <pic:cNvPr id="1847505129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726518199" name="Picture">
+                  <wp:docPr id="13635040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726518199" name="Picture"/>
+                          <pic:cNvPr id="13635040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10897518" name="Picture">
+                  <wp:docPr id="1165519175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10897518" name="Picture"/>
+                          <pic:cNvPr id="1165519175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888239507" name="Picture">
+                        <wp:docPr id="1188604423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888239507" name="Picture"/>
+                                <pic:cNvPr id="1188604423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262053836" name="Picture">
+                        <wp:docPr id="177968687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262053836" name="Picture"/>
+                                <pic:cNvPr id="177968687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428244588" name="Picture">
+                        <wp:docPr id="289548724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428244588" name="Picture"/>
+                                <pic:cNvPr id="289548724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933179634" name="Picture">
+                        <wp:docPr id="271970215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933179634" name="Picture"/>
+                                <pic:cNvPr id="271970215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286684502" name="Picture">
+                        <wp:docPr id="147256099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286684502" name="Picture"/>
+                                <pic:cNvPr id="147256099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292935094" name="Picture">
+                        <wp:docPr id="559522379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292935094" name="Picture"/>
+                                <pic:cNvPr id="559522379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8779,57 +8779,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215166357" name="Picture">
+                        <wp:docPr id="1924078758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215166357" name="Picture"/>
+                                <pic:cNvPr id="1924078758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9126,57 +9126,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512803759" name="Picture">
+                        <wp:docPr id="419759761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512803759" name="Picture"/>
+                                <pic:cNvPr id="419759761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9573,57 +9573,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810663224" name="Picture">
+                        <wp:docPr id="307748444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810663224" name="Picture"/>
+                                <pic:cNvPr id="307748444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10437,57 +10437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047902916" name="Picture">
+                  <wp:docPr id="306520878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047902916" name="Picture"/>
+                          <pic:cNvPr id="306520878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10526,57 +10526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484421726" name="Picture">
+                  <wp:docPr id="1553302334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484421726" name="Picture"/>
+                          <pic:cNvPr id="1553302334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11170,57 +11170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865193415" name="Picture">
+                  <wp:docPr id="612970975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865193415" name="Picture"/>
+                          <pic:cNvPr id="612970975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12398,57 +12398,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510997864" name="Picture">
+                  <wp:docPr id="133153386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510997864" name="Picture"/>
+                          <pic:cNvPr id="133153386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12501,57 +12501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49861702" name="Picture">
+                  <wp:docPr id="190894166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49861702" name="Picture"/>
+                          <pic:cNvPr id="190894166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13882,57 +13882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107793509" name="Picture">
+                  <wp:docPr id="537003309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107793509" name="Picture"/>
+                          <pic:cNvPr id="537003309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15025,57 +15025,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171991217" name="Picture">
+                        <wp:docPr id="2100857843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171991217" name="Picture"/>
+                                <pic:cNvPr id="2100857843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16414,57 +16414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457768791" name="Picture">
+                  <wp:docPr id="395268529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457768791" name="Picture"/>
+                          <pic:cNvPr id="395268529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16503,57 +16503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080076502" name="Picture">
+                  <wp:docPr id="2104415404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080076502" name="Picture"/>
+                          <pic:cNvPr id="2104415404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17147,57 +17147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236012419" name="Picture">
+                  <wp:docPr id="1152434145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236012419" name="Picture"/>
+                          <pic:cNvPr id="1152434145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18145,57 +18145,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108898039" name="Picture">
+                  <wp:docPr id="240031121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108898039" name="Picture"/>
+                          <pic:cNvPr id="240031121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18248,57 +18248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802787910" name="Picture">
+                  <wp:docPr id="496963439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802787910" name="Picture"/>
+                          <pic:cNvPr id="496963439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19625,57 +19625,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797619939" name="Picture">
+                  <wp:docPr id="1210817406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797619939" name="Picture"/>
+                          <pic:cNvPr id="1210817406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20768,57 +20768,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478990495" name="Picture">
+                        <wp:docPr id="2061352084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478990495" name="Picture"/>
+                                <pic:cNvPr id="2061352084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22136,57 +22136,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746782906" name="Picture">
+                  <wp:docPr id="425157948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746782906" name="Picture"/>
+                          <pic:cNvPr id="425157948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22225,57 +22225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309323534" name="Picture">
+                  <wp:docPr id="242828190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309323534" name="Picture"/>
+                          <pic:cNvPr id="242828190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22857,57 +22857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48072439" name="Picture">
+                  <wp:docPr id="698471779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48072439" name="Picture"/>
+                          <pic:cNvPr id="698471779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23801,57 +23801,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582064367" name="Picture">
+                  <wp:docPr id="1647939159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582064367" name="Picture"/>
+                          <pic:cNvPr id="1647939159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23913,57 +23913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759158090" name="Picture">
+                  <wp:docPr id="1598000422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759158090" name="Picture"/>
+                          <pic:cNvPr id="1598000422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25572,57 +25572,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609978647" name="Picture">
+                  <wp:docPr id="1157823046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609978647" name="Picture"/>
+                          <pic:cNvPr id="1157823046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26751,57 +26751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731974647" name="Picture">
+                  <wp:docPr id="1902082923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731974647" name="Picture"/>
+                          <pic:cNvPr id="1902082923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26831,57 +26831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715292857" name="Picture">
+                  <wp:docPr id="57554414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715292857" name="Picture"/>
+                          <pic:cNvPr id="57554414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27319,57 +27319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515605031" name="Picture">
+                  <wp:docPr id="862908660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515605031" name="Picture"/>
+                          <pic:cNvPr id="862908660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>