--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948689264" name="Picture">
+                  <wp:docPr id="813455683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948689264" name="Picture"/>
+                          <pic:cNvPr id="813455683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819182638" name="Picture">
+                  <wp:docPr id="1443025973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819182638" name="Picture"/>
+                          <pic:cNvPr id="1443025973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738004170" name="Picture">
+                        <wp:docPr id="275081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738004170" name="Picture"/>
+                                <pic:cNvPr id="275081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60531011" name="Picture">
+                  <wp:docPr id="1478388370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60531011" name="Picture"/>
+                          <pic:cNvPr id="1478388370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449096173" name="Picture">
+                  <wp:docPr id="441381404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449096173" name="Picture"/>
+                          <pic:cNvPr id="441381404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543049586" name="Picture">
+                  <wp:docPr id="191686828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543049586" name="Picture"/>
+                          <pic:cNvPr id="191686828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887595158" name="Picture">
+                  <wp:docPr id="1147697225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887595158" name="Picture"/>
+                          <pic:cNvPr id="1147697225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885576137" name="Picture">
+                  <wp:docPr id="1690621006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885576137" name="Picture"/>
+                          <pic:cNvPr id="1690621006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872534749" name="Picture">
+                        <wp:docPr id="1808212789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872534749" name="Picture"/>
+                                <pic:cNvPr id="1808212789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852394041" name="Picture">
+                        <wp:docPr id="1688663747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852394041" name="Picture"/>
+                                <pic:cNvPr id="1688663747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782893237" name="Picture">
+                        <wp:docPr id="701284307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782893237" name="Picture"/>
+                                <pic:cNvPr id="701284307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192514793" name="Picture">
+                        <wp:docPr id="207775086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192514793" name="Picture"/>
+                                <pic:cNvPr id="207775086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034522621" name="Picture">
+                        <wp:docPr id="370567177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034522621" name="Picture"/>
+                                <pic:cNvPr id="370567177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020312097" name="Picture">
+                        <wp:docPr id="1137634291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020312097" name="Picture"/>
+                                <pic:cNvPr id="1137634291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054656327" name="Picture">
+                        <wp:docPr id="2066757743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054656327" name="Picture"/>
+                                <pic:cNvPr id="2066757743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498444460" name="Picture">
+                        <wp:docPr id="762581084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498444460" name="Picture"/>
+                                <pic:cNvPr id="762581084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188383549" name="Picture">
+                        <wp:docPr id="153055838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188383549" name="Picture"/>
+                                <pic:cNvPr id="153055838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366152289" name="Picture">
+                        <wp:docPr id="544193298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366152289" name="Picture"/>
+                                <pic:cNvPr id="544193298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418632711" name="Picture">
+                        <wp:docPr id="1618677964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418632711" name="Picture"/>
+                                <pic:cNvPr id="1618677964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633714091" name="Picture">
+                        <wp:docPr id="1935229217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633714091" name="Picture"/>
+                                <pic:cNvPr id="1935229217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758197803" name="Picture">
+                        <wp:docPr id="357382906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758197803" name="Picture"/>
+                                <pic:cNvPr id="357382906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218334136" name="Picture">
+                        <wp:docPr id="662108737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218334136" name="Picture"/>
+                                <pic:cNvPr id="662108737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000065445" name="Picture">
+                        <wp:docPr id="1170781687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000065445" name="Picture"/>
+                                <pic:cNvPr id="1170781687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457392738" name="Picture">
+                        <wp:docPr id="1579840245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457392738" name="Picture"/>
+                                <pic:cNvPr id="1579840245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994608443" name="Picture">
+                        <wp:docPr id="1370709319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994608443" name="Picture"/>
+                                <pic:cNvPr id="1370709319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887590415" name="Picture">
+                        <wp:docPr id="1743813926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887590415" name="Picture"/>
+                                <pic:cNvPr id="1743813926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582798000" name="Picture">
+                  <wp:docPr id="676970605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582798000" name="Picture"/>
+                          <pic:cNvPr id="676970605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729939747" name="Picture">
+                  <wp:docPr id="1733823963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729939747" name="Picture"/>
+                          <pic:cNvPr id="1733823963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961702961" name="Picture">
+                  <wp:docPr id="16091549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961702961" name="Picture"/>
+                          <pic:cNvPr id="16091549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631416201" name="Picture">
+                  <wp:docPr id="1649451604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631416201" name="Picture"/>
+                          <pic:cNvPr id="1649451604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114934723" name="Picture">
+                  <wp:docPr id="981684188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114934723" name="Picture"/>
+                          <pic:cNvPr id="981684188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636868987" name="Picture">
+                  <wp:docPr id="111236833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636868987" name="Picture"/>
+                          <pic:cNvPr id="111236833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104841807" name="Picture">
+                        <wp:docPr id="1150396026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104841807" name="Picture"/>
+                                <pic:cNvPr id="1150396026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604187062" name="Picture">
+                  <wp:docPr id="442261953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604187062" name="Picture"/>
+                          <pic:cNvPr id="442261953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272280946" name="Picture">
+                  <wp:docPr id="789911004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272280946" name="Picture"/>
+                          <pic:cNvPr id="789911004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474318697" name="Picture">
+                  <wp:docPr id="1727976498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474318697" name="Picture"/>
+                          <pic:cNvPr id="1727976498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946918998" name="Picture">
+                  <wp:docPr id="1545380791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946918998" name="Picture"/>
+                          <pic:cNvPr id="1545380791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897962630" name="Picture">
+                  <wp:docPr id="906656551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897962630" name="Picture"/>
+                          <pic:cNvPr id="906656551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654303603" name="Picture">
+                  <wp:docPr id="561410687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654303603" name="Picture"/>
+                          <pic:cNvPr id="561410687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971526809" name="Picture">
+                        <wp:docPr id="363606895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971526809" name="Picture"/>
+                                <pic:cNvPr id="363606895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337868090" name="Picture">
+                  <wp:docPr id="224817513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337868090" name="Picture"/>
+                          <pic:cNvPr id="224817513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227734343" name="Picture">
+                  <wp:docPr id="1602853184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227734343" name="Picture"/>
+                          <pic:cNvPr id="1602853184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410686604" name="Picture">
+                  <wp:docPr id="1872052626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410686604" name="Picture"/>
+                          <pic:cNvPr id="1872052626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76729046" name="Picture">
+                  <wp:docPr id="1818496642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76729046" name="Picture"/>
+                          <pic:cNvPr id="1818496642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399047510" name="Picture">
+                  <wp:docPr id="1601865284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399047510" name="Picture"/>
+                          <pic:cNvPr id="1601865284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906759352" name="Picture">
+                  <wp:docPr id="707822647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906759352" name="Picture"/>
+                          <pic:cNvPr id="707822647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180040771" name="Picture">
+                        <wp:docPr id="961645109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180040771" name="Picture"/>
+                                <pic:cNvPr id="961645109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33142,57 +33142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69957607" name="Picture">
+                  <wp:docPr id="769346189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69957607" name="Picture"/>
+                          <pic:cNvPr id="769346189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818976573" name="Picture">
+                  <wp:docPr id="1947516512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818976573" name="Picture"/>
+                          <pic:cNvPr id="1947516512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33875,57 +33875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94711061" name="Picture">
+                  <wp:docPr id="1101107957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94711061" name="Picture"/>
+                          <pic:cNvPr id="1101107957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34873,57 +34873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471435570" name="Picture">
+                  <wp:docPr id="81775794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471435570" name="Picture"/>
+                          <pic:cNvPr id="81775794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34976,57 +34976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613518133" name="Picture">
+                  <wp:docPr id="1871829957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613518133" name="Picture"/>
+                          <pic:cNvPr id="1871829957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36353,57 +36353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279523616" name="Picture">
+                  <wp:docPr id="1793376683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279523616" name="Picture"/>
+                          <pic:cNvPr id="1793376683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816007750" name="Picture">
+                        <wp:docPr id="885398263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816007750" name="Picture"/>
+                                <pic:cNvPr id="885398263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38854,57 +38854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775914307" name="Picture">
+                  <wp:docPr id="2028174429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775914307" name="Picture"/>
+                          <pic:cNvPr id="2028174429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38943,57 +38943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522492059" name="Picture">
+                  <wp:docPr id="553080808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522492059" name="Picture"/>
+                          <pic:cNvPr id="553080808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39566,57 +39566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064948599" name="Picture">
+                  <wp:docPr id="966500601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064948599" name="Picture"/>
+                          <pic:cNvPr id="966500601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40483,57 +40483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673116413" name="Picture">
+                  <wp:docPr id="1839299752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673116413" name="Picture"/>
+                          <pic:cNvPr id="1839299752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829798558" name="Picture">
+                  <wp:docPr id="1954268764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829798558" name="Picture"/>
+                          <pic:cNvPr id="1954268764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41909,57 +41909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948624989" name="Picture">
+                  <wp:docPr id="1994495510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948624989" name="Picture"/>
+                          <pic:cNvPr id="1994495510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42691,57 +42691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615302224" name="Picture">
+                  <wp:docPr id="621760570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615302224" name="Picture"/>
+                          <pic:cNvPr id="621760570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240241715" name="Picture">
+                  <wp:docPr id="1604596651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240241715" name="Picture"/>
+                          <pic:cNvPr id="1604596651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43412,57 +43412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655175414" name="Picture">
+                  <wp:docPr id="349233288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655175414" name="Picture"/>
+                          <pic:cNvPr id="349233288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44356,57 +44356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849060599" name="Picture">
+                  <wp:docPr id="1749818332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849060599" name="Picture"/>
+                          <pic:cNvPr id="1749818332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44468,57 +44468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064618871" name="Picture">
+                  <wp:docPr id="1800822858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064618871" name="Picture"/>
+                          <pic:cNvPr id="1800822858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46127,57 +46127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3083341" name="Picture">
+                  <wp:docPr id="723196034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3083341" name="Picture"/>
+                          <pic:cNvPr id="723196034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624148962" name="Picture">
+                  <wp:docPr id="1271897971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624148962" name="Picture"/>
+                          <pic:cNvPr id="1271897971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47386,57 +47386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895741351" name="Picture">
+                  <wp:docPr id="422737711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895741351" name="Picture"/>
+                          <pic:cNvPr id="422737711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47874,57 +47874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955515528" name="Picture">
+                  <wp:docPr id="1585232508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955515528" name="Picture"/>
+                          <pic:cNvPr id="1585232508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>