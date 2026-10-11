--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004318196" name="Picture">
+                  <wp:docPr id="158863498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004318196" name="Picture"/>
+                          <pic:cNvPr id="158863498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075357050" name="Picture">
+                  <wp:docPr id="243452786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075357050" name="Picture"/>
+                          <pic:cNvPr id="243452786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435646416" name="Picture">
+                        <wp:docPr id="314727197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435646416" name="Picture"/>
+                                <pic:cNvPr id="314727197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102140608" name="Picture">
+                  <wp:docPr id="197765612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102140608" name="Picture"/>
+                          <pic:cNvPr id="197765612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959714592" name="Picture">
+                  <wp:docPr id="1068062844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959714592" name="Picture"/>
+                          <pic:cNvPr id="1068062844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322112853" name="Picture">
+                  <wp:docPr id="1998239807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322112853" name="Picture"/>
+                          <pic:cNvPr id="1998239807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285436269" name="Picture">
+                  <wp:docPr id="977090855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285436269" name="Picture"/>
+                          <pic:cNvPr id="977090855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343850641" name="Picture">
+                  <wp:docPr id="1452499047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343850641" name="Picture"/>
+                          <pic:cNvPr id="1452499047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201732895" name="Picture">
+                        <wp:docPr id="734012459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201732895" name="Picture"/>
+                                <pic:cNvPr id="734012459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927356546" name="Picture">
+                        <wp:docPr id="192600339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927356546" name="Picture"/>
+                                <pic:cNvPr id="192600339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210779489" name="Picture">
+                        <wp:docPr id="1284073106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210779489" name="Picture"/>
+                                <pic:cNvPr id="1284073106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910422673" name="Picture">
+                        <wp:docPr id="1976262384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910422673" name="Picture"/>
+                                <pic:cNvPr id="1976262384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962781594" name="Picture">
+                        <wp:docPr id="1095324612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962781594" name="Picture"/>
+                                <pic:cNvPr id="1095324612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366797289" name="Picture">
+                        <wp:docPr id="1134993860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366797289" name="Picture"/>
+                                <pic:cNvPr id="1134993860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364058367" name="Picture">
+                        <wp:docPr id="544477705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364058367" name="Picture"/>
+                                <pic:cNvPr id="544477705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298798598" name="Picture">
+                        <wp:docPr id="346305658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298798598" name="Picture"/>
+                                <pic:cNvPr id="346305658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785988260" name="Picture">
+                        <wp:docPr id="1500047397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785988260" name="Picture"/>
+                                <pic:cNvPr id="1500047397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488215474" name="Picture">
+                        <wp:docPr id="1415216932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488215474" name="Picture"/>
+                                <pic:cNvPr id="1415216932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070392953" name="Picture">
+                        <wp:docPr id="1963267272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070392953" name="Picture"/>
+                                <pic:cNvPr id="1963267272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962866274" name="Picture">
+                        <wp:docPr id="1574409346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962866274" name="Picture"/>
+                                <pic:cNvPr id="1574409346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11873977" name="Picture">
+                        <wp:docPr id="1812098454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11873977" name="Picture"/>
+                                <pic:cNvPr id="1812098454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604640168" name="Picture">
+                        <wp:docPr id="387819187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604640168" name="Picture"/>
+                                <pic:cNvPr id="387819187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948089906" name="Picture">
+                        <wp:docPr id="452152996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948089906" name="Picture"/>
+                                <pic:cNvPr id="452152996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560964357" name="Picture">
+                  <wp:docPr id="110486829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560964357" name="Picture"/>
+                          <pic:cNvPr id="110486829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596242853" name="Picture">
+                  <wp:docPr id="1452542235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596242853" name="Picture"/>
+                          <pic:cNvPr id="1452542235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468692598" name="Picture">
+                  <wp:docPr id="563138284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468692598" name="Picture"/>
+                          <pic:cNvPr id="563138284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288262476" name="Picture">
+                  <wp:docPr id="365104863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288262476" name="Picture"/>
+                          <pic:cNvPr id="365104863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874774059" name="Picture">
+                  <wp:docPr id="601539393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874774059" name="Picture"/>
+                          <pic:cNvPr id="601539393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591253525" name="Picture">
+                  <wp:docPr id="226415698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591253525" name="Picture"/>
+                          <pic:cNvPr id="226415698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176686951" name="Picture">
+                        <wp:docPr id="840471636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176686951" name="Picture"/>
+                                <pic:cNvPr id="840471636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303488611" name="Picture">
+                  <wp:docPr id="1963838806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303488611" name="Picture"/>
+                          <pic:cNvPr id="1963838806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995704905" name="Picture">
+                  <wp:docPr id="1267507850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995704905" name="Picture"/>
+                          <pic:cNvPr id="1267507850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646796313" name="Picture">
+                  <wp:docPr id="1036002715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646796313" name="Picture"/>
+                          <pic:cNvPr id="1036002715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233352952" name="Picture">
+                  <wp:docPr id="319269316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233352952" name="Picture"/>
+                          <pic:cNvPr id="319269316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864704104" name="Picture">
+                  <wp:docPr id="788387467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864704104" name="Picture"/>
+                          <pic:cNvPr id="788387467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585500070" name="Picture">
+                  <wp:docPr id="110006355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585500070" name="Picture"/>
+                          <pic:cNvPr id="110006355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034090310" name="Picture">
+                        <wp:docPr id="1017538228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034090310" name="Picture"/>
+                                <pic:cNvPr id="1017538228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47643673" name="Picture">
+                  <wp:docPr id="925136714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47643673" name="Picture"/>
+                          <pic:cNvPr id="925136714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563216206" name="Picture">
+                  <wp:docPr id="417884524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563216206" name="Picture"/>
+                          <pic:cNvPr id="417884524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097901128" name="Picture">
+                  <wp:docPr id="507531641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097901128" name="Picture"/>
+                          <pic:cNvPr id="507531641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354543141" name="Picture">
+                  <wp:docPr id="1814565019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354543141" name="Picture"/>
+                          <pic:cNvPr id="1814565019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369040681" name="Picture">
+                  <wp:docPr id="1099662250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369040681" name="Picture"/>
+                          <pic:cNvPr id="1099662250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343810599" name="Picture">
+                  <wp:docPr id="611602886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343810599" name="Picture"/>
+                          <pic:cNvPr id="611602886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246712474" name="Picture">
+                        <wp:docPr id="276061144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246712474" name="Picture"/>
+                                <pic:cNvPr id="276061144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370703103" name="Picture">
+                  <wp:docPr id="416408378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370703103" name="Picture"/>
+                          <pic:cNvPr id="416408378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420675773" name="Picture">
+                  <wp:docPr id="1209851708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420675773" name="Picture"/>
+                          <pic:cNvPr id="1209851708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868854621" name="Picture">
+                  <wp:docPr id="2047145852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868854621" name="Picture"/>
+                          <pic:cNvPr id="2047145852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067929636" name="Picture">
+                  <wp:docPr id="1642560074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067929636" name="Picture"/>
+                          <pic:cNvPr id="1642560074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043380613" name="Picture">
+                  <wp:docPr id="1328331893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043380613" name="Picture"/>
+                          <pic:cNvPr id="1328331893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088253533" name="Picture">
+                  <wp:docPr id="315493883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088253533" name="Picture"/>
+                          <pic:cNvPr id="315493883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036226048" name="Picture">
+                  <wp:docPr id="1368286102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036226048" name="Picture"/>
+                          <pic:cNvPr id="1368286102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999995592" name="Picture">
+                  <wp:docPr id="1764543221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999995592" name="Picture"/>
+                          <pic:cNvPr id="1764543221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51907051" name="Picture">
+                  <wp:docPr id="1104506165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51907051" name="Picture"/>
+                          <pic:cNvPr id="1104506165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632008899" name="Picture">
+                        <wp:docPr id="1071499789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632008899" name="Picture"/>
+                                <pic:cNvPr id="1071499789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715446476" name="Picture">
+                  <wp:docPr id="1435218950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715446476" name="Picture"/>
+                          <pic:cNvPr id="1435218950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960787057" name="Picture">
+                  <wp:docPr id="277567379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960787057" name="Picture"/>
+                          <pic:cNvPr id="277567379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18415814" name="Picture">
+                  <wp:docPr id="1180972862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18415814" name="Picture"/>
+                          <pic:cNvPr id="1180972862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739800010" name="Picture">
+                  <wp:docPr id="1697710652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739800010" name="Picture"/>
+                          <pic:cNvPr id="1697710652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171509715" name="Picture">
+                  <wp:docPr id="269389268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171509715" name="Picture"/>
+                          <pic:cNvPr id="269389268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558546363" name="Picture">
+                  <wp:docPr id="872175878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558546363" name="Picture"/>
+                          <pic:cNvPr id="872175878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284997450" name="Picture">
+                        <wp:docPr id="1528590318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284997450" name="Picture"/>
+                                <pic:cNvPr id="1528590318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010769724" name="Picture">
+                  <wp:docPr id="175716834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010769724" name="Picture"/>
+                          <pic:cNvPr id="175716834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654466678" name="Picture">
+                  <wp:docPr id="495081007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654466678" name="Picture"/>
+                          <pic:cNvPr id="495081007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018285945" name="Picture">
+                  <wp:docPr id="143715408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018285945" name="Picture"/>
+                          <pic:cNvPr id="143715408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>