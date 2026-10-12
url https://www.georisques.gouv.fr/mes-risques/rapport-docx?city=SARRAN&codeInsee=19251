--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932650765" name="Picture">
+                  <wp:docPr id="209463121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932650765" name="Picture"/>
+                          <pic:cNvPr id="209463121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306086245" name="Picture">
+                  <wp:docPr id="1415322519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306086245" name="Picture"/>
+                          <pic:cNvPr id="1415322519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982250230" name="Picture">
+                        <wp:docPr id="342708712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982250230" name="Picture"/>
+                                <pic:cNvPr id="342708712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622800504" name="Picture">
+                  <wp:docPr id="657406053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622800504" name="Picture"/>
+                          <pic:cNvPr id="657406053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046488113" name="Picture">
+                  <wp:docPr id="170254914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046488113" name="Picture"/>
+                          <pic:cNvPr id="170254914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020962427" name="Picture">
+                  <wp:docPr id="2009263569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020962427" name="Picture"/>
+                          <pic:cNvPr id="2009263569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842405601" name="Picture">
+                  <wp:docPr id="1532417690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842405601" name="Picture"/>
+                          <pic:cNvPr id="1532417690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830572902" name="Picture">
+                  <wp:docPr id="462992175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830572902" name="Picture"/>
+                          <pic:cNvPr id="462992175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895463385" name="Picture">
+                        <wp:docPr id="1007676992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895463385" name="Picture"/>
+                                <pic:cNvPr id="1007676992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898256898" name="Picture">
+                        <wp:docPr id="1542442243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898256898" name="Picture"/>
+                                <pic:cNvPr id="1542442243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350981569" name="Picture">
+                        <wp:docPr id="2121825655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350981569" name="Picture"/>
+                                <pic:cNvPr id="2121825655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507509436" name="Picture">
+                        <wp:docPr id="1113712258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507509436" name="Picture"/>
+                                <pic:cNvPr id="1113712258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723625750" name="Picture">
+                        <wp:docPr id="5672457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723625750" name="Picture"/>
+                                <pic:cNvPr id="5672457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762657229" name="Picture">
+                        <wp:docPr id="1539176143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762657229" name="Picture"/>
+                                <pic:cNvPr id="1539176143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023340646" name="Picture">
+                        <wp:docPr id="532503900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023340646" name="Picture"/>
+                                <pic:cNvPr id="532503900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289131938" name="Picture">
+                        <wp:docPr id="1577463042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289131938" name="Picture"/>
+                                <pic:cNvPr id="1577463042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502214791" name="Picture">
+                        <wp:docPr id="660490697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502214791" name="Picture"/>
+                                <pic:cNvPr id="660490697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213410157" name="Picture">
+                        <wp:docPr id="2006457434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213410157" name="Picture"/>
+                                <pic:cNvPr id="2006457434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940588304" name="Picture">
+                        <wp:docPr id="1864360566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940588304" name="Picture"/>
+                                <pic:cNvPr id="1864360566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490113415" name="Picture">
+                        <wp:docPr id="317390783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490113415" name="Picture"/>
+                                <pic:cNvPr id="317390783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398869081" name="Picture">
+                        <wp:docPr id="719442730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398869081" name="Picture"/>
+                                <pic:cNvPr id="719442730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909693655" name="Picture">
+                        <wp:docPr id="603419522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909693655" name="Picture"/>
+                                <pic:cNvPr id="603419522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421920744" name="Picture">
+                        <wp:docPr id="1334380070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421920744" name="Picture"/>
+                                <pic:cNvPr id="1334380070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901187093" name="Picture">
+                  <wp:docPr id="1582790936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901187093" name="Picture"/>
+                          <pic:cNvPr id="1582790936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932296528" name="Picture">
+                  <wp:docPr id="1251506585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932296528" name="Picture"/>
+                          <pic:cNvPr id="1251506585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075724128" name="Picture">
+                  <wp:docPr id="678186567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075724128" name="Picture"/>
+                          <pic:cNvPr id="678186567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411458171" name="Picture">
+                  <wp:docPr id="636057825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411458171" name="Picture"/>
+                          <pic:cNvPr id="636057825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031094753" name="Picture">
+                  <wp:docPr id="73963009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031094753" name="Picture"/>
+                          <pic:cNvPr id="73963009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277999247" name="Picture">
+                  <wp:docPr id="1894054625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277999247" name="Picture"/>
+                          <pic:cNvPr id="1894054625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927933677" name="Picture">
+                        <wp:docPr id="1221282018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927933677" name="Picture"/>
+                                <pic:cNvPr id="1221282018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065726292" name="Picture">
+                  <wp:docPr id="960981062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065726292" name="Picture"/>
+                          <pic:cNvPr id="960981062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530979410" name="Picture">
+                  <wp:docPr id="2108458125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530979410" name="Picture"/>
+                          <pic:cNvPr id="2108458125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367446939" name="Picture">
+                  <wp:docPr id="1873956738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367446939" name="Picture"/>
+                          <pic:cNvPr id="1873956738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725649136" name="Picture">
+                  <wp:docPr id="1348051830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725649136" name="Picture"/>
+                          <pic:cNvPr id="1348051830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610147775" name="Picture">
+                  <wp:docPr id="1741945194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610147775" name="Picture"/>
+                          <pic:cNvPr id="1741945194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042747157" name="Picture">
+                  <wp:docPr id="1023092773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042747157" name="Picture"/>
+                          <pic:cNvPr id="1023092773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665545616" name="Picture">
+                        <wp:docPr id="43014125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665545616" name="Picture"/>
+                                <pic:cNvPr id="43014125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976064408" name="Picture">
+                  <wp:docPr id="780955700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976064408" name="Picture"/>
+                          <pic:cNvPr id="780955700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138040644" name="Picture">
+                  <wp:docPr id="1349316300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138040644" name="Picture"/>
+                          <pic:cNvPr id="1349316300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369394214" name="Picture">
+                  <wp:docPr id="1446551472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369394214" name="Picture"/>
+                          <pic:cNvPr id="1446551472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993076384" name="Picture">
+                  <wp:docPr id="1462547996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993076384" name="Picture"/>
+                          <pic:cNvPr id="1462547996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902886159" name="Picture">
+                  <wp:docPr id="520953213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902886159" name="Picture"/>
+                          <pic:cNvPr id="520953213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492231148" name="Picture">
+                  <wp:docPr id="1921033607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492231148" name="Picture"/>
+                          <pic:cNvPr id="1921033607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588264111" name="Picture">
+                  <wp:docPr id="684083257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588264111" name="Picture"/>
+                          <pic:cNvPr id="684083257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185719381" name="Picture">
+                  <wp:docPr id="1604152379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185719381" name="Picture"/>
+                          <pic:cNvPr id="1604152379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988823690" name="Picture">
+                  <wp:docPr id="1472619719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988823690" name="Picture"/>
+                          <pic:cNvPr id="1472619719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763011731" name="Picture">
+                  <wp:docPr id="2007322964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763011731" name="Picture"/>
+                          <pic:cNvPr id="2007322964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445933496" name="Picture">
+                  <wp:docPr id="581684353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445933496" name="Picture"/>
+                          <pic:cNvPr id="581684353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646168612" name="Picture">
+                  <wp:docPr id="400331070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646168612" name="Picture"/>
+                          <pic:cNvPr id="400331070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525686186" name="Picture">
+                        <wp:docPr id="411530717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525686186" name="Picture"/>
+                                <pic:cNvPr id="411530717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669987972" name="Picture">
+                  <wp:docPr id="1805734546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669987972" name="Picture"/>
+                          <pic:cNvPr id="1805734546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640312832" name="Picture">
+                  <wp:docPr id="2082335982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640312832" name="Picture"/>
+                          <pic:cNvPr id="2082335982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303013590" name="Picture">
+                  <wp:docPr id="862464030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303013590" name="Picture"/>
+                          <pic:cNvPr id="862464030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153808408" name="Picture">
+                  <wp:docPr id="347261079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153808408" name="Picture"/>
+                          <pic:cNvPr id="347261079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906261450" name="Picture">
+                  <wp:docPr id="1931913663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906261450" name="Picture"/>
+                          <pic:cNvPr id="1931913663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892774959" name="Picture">
+                  <wp:docPr id="787279076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892774959" name="Picture"/>
+                          <pic:cNvPr id="787279076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950108731" name="Picture">
+                        <wp:docPr id="1427672943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950108731" name="Picture"/>
+                                <pic:cNvPr id="1427672943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976542773" name="Picture">
+                  <wp:docPr id="458011598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976542773" name="Picture"/>
+                          <pic:cNvPr id="458011598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900756527" name="Picture">
+                  <wp:docPr id="1518126442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900756527" name="Picture"/>
+                          <pic:cNvPr id="1518126442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936474535" name="Picture">
+                  <wp:docPr id="1060779771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936474535" name="Picture"/>
+                          <pic:cNvPr id="1060779771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44634,57 +44634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044661559" name="Picture">
+                  <wp:docPr id="2039265342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044661559" name="Picture"/>
+                          <pic:cNvPr id="2039265342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44714,57 +44714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102254389" name="Picture">
+                  <wp:docPr id="1655732504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102254389" name="Picture"/>
+                          <pic:cNvPr id="1655732504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45193,57 +45193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819035708" name="Picture">
+                  <wp:docPr id="429635726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819035708" name="Picture"/>
+                          <pic:cNvPr id="429635726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47488,57 +47488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857596612" name="Picture">
+                  <wp:docPr id="186344984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857596612" name="Picture"/>
+                          <pic:cNvPr id="186344984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47559,57 +47559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719155145" name="Picture">
+                  <wp:docPr id="1786951386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719155145" name="Picture"/>
+                          <pic:cNvPr id="1786951386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47973,57 +47973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612298502" name="Picture">
+                  <wp:docPr id="781790412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612298502" name="Picture"/>
+                          <pic:cNvPr id="781790412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>