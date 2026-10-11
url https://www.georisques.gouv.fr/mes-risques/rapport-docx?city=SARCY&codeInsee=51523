--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179265289" name="Picture">
+                  <wp:docPr id="1375425785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179265289" name="Picture"/>
+                          <pic:cNvPr id="1375425785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704573979" name="Picture">
+                  <wp:docPr id="1989710049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704573979" name="Picture"/>
+                          <pic:cNvPr id="1989710049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263698791" name="Picture">
+                        <wp:docPr id="1004344692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263698791" name="Picture"/>
+                                <pic:cNvPr id="1004344692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640044883" name="Picture">
+                  <wp:docPr id="2100379864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640044883" name="Picture"/>
+                          <pic:cNvPr id="2100379864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24192299" name="Picture">
+                  <wp:docPr id="1176910641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24192299" name="Picture"/>
+                          <pic:cNvPr id="1176910641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203989705" name="Picture">
+                  <wp:docPr id="633735544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203989705" name="Picture"/>
+                          <pic:cNvPr id="633735544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963081092" name="Picture">
+                  <wp:docPr id="844489627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963081092" name="Picture"/>
+                          <pic:cNvPr id="844489627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619747699" name="Picture">
+                  <wp:docPr id="607243767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619747699" name="Picture"/>
+                          <pic:cNvPr id="607243767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675796921" name="Picture">
+                        <wp:docPr id="953464541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675796921" name="Picture"/>
+                                <pic:cNvPr id="953464541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369427154" name="Picture">
+                        <wp:docPr id="257991716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369427154" name="Picture"/>
+                                <pic:cNvPr id="257991716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319669611" name="Picture">
+                        <wp:docPr id="1116833764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319669611" name="Picture"/>
+                                <pic:cNvPr id="1116833764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885465818" name="Picture">
+                        <wp:docPr id="1641655280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885465818" name="Picture"/>
+                                <pic:cNvPr id="1641655280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192234416" name="Picture">
+                        <wp:docPr id="425263054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192234416" name="Picture"/>
+                                <pic:cNvPr id="425263054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052228706" name="Picture">
+                        <wp:docPr id="743688397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052228706" name="Picture"/>
+                                <pic:cNvPr id="743688397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333341882" name="Picture">
+                        <wp:docPr id="1764824144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333341882" name="Picture"/>
+                                <pic:cNvPr id="1764824144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356932381" name="Picture">
+                        <wp:docPr id="439175009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356932381" name="Picture"/>
+                                <pic:cNvPr id="439175009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697634647" name="Picture">
+                        <wp:docPr id="1690540503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697634647" name="Picture"/>
+                                <pic:cNvPr id="1690540503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285922462" name="Picture">
+                        <wp:docPr id="1048543712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285922462" name="Picture"/>
+                                <pic:cNvPr id="1048543712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067974935" name="Picture">
+                        <wp:docPr id="1271909512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067974935" name="Picture"/>
+                                <pic:cNvPr id="1271909512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056145731" name="Picture">
+                        <wp:docPr id="1468801847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056145731" name="Picture"/>
+                                <pic:cNvPr id="1468801847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908891512" name="Picture">
+                        <wp:docPr id="139149022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908891512" name="Picture"/>
+                                <pic:cNvPr id="139149022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614115276" name="Picture">
+                        <wp:docPr id="292899998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614115276" name="Picture"/>
+                                <pic:cNvPr id="292899998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360633537" name="Picture">
+                        <wp:docPr id="86124967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360633537" name="Picture"/>
+                                <pic:cNvPr id="86124967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682032662" name="Picture">
+                  <wp:docPr id="1817880378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682032662" name="Picture"/>
+                          <pic:cNvPr id="1817880378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394389688" name="Picture">
+                  <wp:docPr id="2094774298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394389688" name="Picture"/>
+                          <pic:cNvPr id="2094774298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469856174" name="Picture">
+                  <wp:docPr id="1696211471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469856174" name="Picture"/>
+                          <pic:cNvPr id="1696211471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465907498" name="Picture">
+                  <wp:docPr id="237732035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465907498" name="Picture"/>
+                          <pic:cNvPr id="237732035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312976410" name="Picture">
+                  <wp:docPr id="1042895160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312976410" name="Picture"/>
+                          <pic:cNvPr id="1042895160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652075265" name="Picture">
+                  <wp:docPr id="984229015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652075265" name="Picture"/>
+                          <pic:cNvPr id="984229015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782988811" name="Picture">
+                        <wp:docPr id="1194451546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782988811" name="Picture"/>
+                                <pic:cNvPr id="1194451546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120780274" name="Picture">
+                  <wp:docPr id="74754216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120780274" name="Picture"/>
+                          <pic:cNvPr id="74754216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516318129" name="Picture">
+                  <wp:docPr id="572051423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516318129" name="Picture"/>
+                          <pic:cNvPr id="572051423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50292974" name="Picture">
+                  <wp:docPr id="1785973492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50292974" name="Picture"/>
+                          <pic:cNvPr id="1785973492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174396772" name="Picture">
+                  <wp:docPr id="1895545953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174396772" name="Picture"/>
+                          <pic:cNvPr id="1895545953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500698432" name="Picture">
+                  <wp:docPr id="1617996562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500698432" name="Picture"/>
+                          <pic:cNvPr id="1617996562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33086800" name="Picture">
+                  <wp:docPr id="198371006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33086800" name="Picture"/>
+                          <pic:cNvPr id="198371006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119499383" name="Picture">
+                        <wp:docPr id="1175349246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119499383" name="Picture"/>
+                                <pic:cNvPr id="1175349246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425297719" name="Picture">
+                  <wp:docPr id="588137351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425297719" name="Picture"/>
+                          <pic:cNvPr id="588137351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376180954" name="Picture">
+                  <wp:docPr id="1408539065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376180954" name="Picture"/>
+                          <pic:cNvPr id="1408539065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647891655" name="Picture">
+                  <wp:docPr id="1747706087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647891655" name="Picture"/>
+                          <pic:cNvPr id="1747706087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26601787" name="Picture">
+                  <wp:docPr id="339008763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26601787" name="Picture"/>
+                          <pic:cNvPr id="339008763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934456989" name="Picture">
+                  <wp:docPr id="161800191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934456989" name="Picture"/>
+                          <pic:cNvPr id="161800191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078502467" name="Picture">
+                  <wp:docPr id="258444478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078502467" name="Picture"/>
+                          <pic:cNvPr id="258444478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149463006" name="Picture">
+                        <wp:docPr id="1426490856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149463006" name="Picture"/>
+                                <pic:cNvPr id="1426490856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355925666" name="Picture">
+                  <wp:docPr id="1863352179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355925666" name="Picture"/>
+                          <pic:cNvPr id="1863352179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145933950" name="Picture">
+                  <wp:docPr id="300837310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145933950" name="Picture"/>
+                          <pic:cNvPr id="300837310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461748527" name="Picture">
+                  <wp:docPr id="1881577390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461748527" name="Picture"/>
+                          <pic:cNvPr id="1881577390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167585412" name="Picture">
+                  <wp:docPr id="1433144214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167585412" name="Picture"/>
+                          <pic:cNvPr id="1433144214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392335603" name="Picture">
+                  <wp:docPr id="925707036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392335603" name="Picture"/>
+                          <pic:cNvPr id="925707036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149784267" name="Picture">
+                  <wp:docPr id="1945260464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149784267" name="Picture"/>
+                          <pic:cNvPr id="1945260464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064553121" name="Picture">
+                  <wp:docPr id="1149552653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064553121" name="Picture"/>
+                          <pic:cNvPr id="1149552653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628420695" name="Picture">
+                  <wp:docPr id="354313860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628420695" name="Picture"/>
+                          <pic:cNvPr id="354313860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657515626" name="Picture">
+                  <wp:docPr id="723490369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657515626" name="Picture"/>
+                          <pic:cNvPr id="723490369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567014968" name="Picture">
+                        <wp:docPr id="982673271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567014968" name="Picture"/>
+                                <pic:cNvPr id="982673271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508343445" name="Picture">
+                  <wp:docPr id="1843938298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508343445" name="Picture"/>
+                          <pic:cNvPr id="1843938298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101356812" name="Picture">
+                  <wp:docPr id="1066835288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101356812" name="Picture"/>
+                          <pic:cNvPr id="1066835288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664694172" name="Picture">
+                  <wp:docPr id="19176608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664694172" name="Picture"/>
+                          <pic:cNvPr id="19176608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753299642" name="Picture">
+                  <wp:docPr id="647335069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753299642" name="Picture"/>
+                          <pic:cNvPr id="647335069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656150641" name="Picture">
+                  <wp:docPr id="1121321653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656150641" name="Picture"/>
+                          <pic:cNvPr id="1121321653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979473956" name="Picture">
+                  <wp:docPr id="1689065414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979473956" name="Picture"/>
+                          <pic:cNvPr id="1689065414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627138880" name="Picture">
+                        <wp:docPr id="297906195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627138880" name="Picture"/>
+                                <pic:cNvPr id="297906195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349774242" name="Picture">
+                  <wp:docPr id="53696438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349774242" name="Picture"/>
+                          <pic:cNvPr id="53696438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422313946" name="Picture">
+                  <wp:docPr id="770677705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422313946" name="Picture"/>
+                          <pic:cNvPr id="770677705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450853492" name="Picture">
+                  <wp:docPr id="1961232377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450853492" name="Picture"/>
+                          <pic:cNvPr id="1961232377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47456,57 +47456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767616827" name="Picture">
+                  <wp:docPr id="1346893855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767616827" name="Picture"/>
+                          <pic:cNvPr id="1346893855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47527,57 +47527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793265893" name="Picture">
+                  <wp:docPr id="19333133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793265893" name="Picture"/>
+                          <pic:cNvPr id="19333133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722857628" name="Picture">
+                  <wp:docPr id="1161430559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722857628" name="Picture"/>
+                          <pic:cNvPr id="1161430559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>