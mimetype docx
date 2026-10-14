--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583796304" name="Picture">
+                  <wp:docPr id="1567396558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583796304" name="Picture"/>
+                          <pic:cNvPr id="1567396558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803644243" name="Picture">
+                  <wp:docPr id="493320477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803644243" name="Picture"/>
+                          <pic:cNvPr id="493320477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320709900" name="Picture">
+                        <wp:docPr id="1021205665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320709900" name="Picture"/>
+                                <pic:cNvPr id="1021205665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682368706" name="Picture">
+                  <wp:docPr id="1498217272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682368706" name="Picture"/>
+                          <pic:cNvPr id="1498217272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049590585" name="Picture">
+                  <wp:docPr id="2040206327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049590585" name="Picture"/>
+                          <pic:cNvPr id="2040206327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725611624" name="Picture">
+                  <wp:docPr id="39863619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725611624" name="Picture"/>
+                          <pic:cNvPr id="39863619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451351499" name="Picture">
+                  <wp:docPr id="841945280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451351499" name="Picture"/>
+                          <pic:cNvPr id="841945280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280510085" name="Picture">
+                  <wp:docPr id="1089857801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280510085" name="Picture"/>
+                          <pic:cNvPr id="1089857801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493865609" name="Picture">
+                        <wp:docPr id="1646363482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493865609" name="Picture"/>
+                                <pic:cNvPr id="1646363482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846496971" name="Picture">
+                        <wp:docPr id="861993506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846496971" name="Picture"/>
+                                <pic:cNvPr id="861993506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782041277" name="Picture">
+                        <wp:docPr id="1950669464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782041277" name="Picture"/>
+                                <pic:cNvPr id="1950669464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010696421" name="Picture">
+                        <wp:docPr id="169613803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010696421" name="Picture"/>
+                                <pic:cNvPr id="169613803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596406372" name="Picture">
+                        <wp:docPr id="476268908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596406372" name="Picture"/>
+                                <pic:cNvPr id="476268908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280394196" name="Picture">
+                        <wp:docPr id="555903313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280394196" name="Picture"/>
+                                <pic:cNvPr id="555903313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396581628" name="Picture">
+                        <wp:docPr id="323131679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396581628" name="Picture"/>
+                                <pic:cNvPr id="323131679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52025726" name="Picture">
+                        <wp:docPr id="1105305469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52025726" name="Picture"/>
+                                <pic:cNvPr id="1105305469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953102690" name="Picture">
+                        <wp:docPr id="1315048336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953102690" name="Picture"/>
+                                <pic:cNvPr id="1315048336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109799412" name="Picture">
+                        <wp:docPr id="455297519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109799412" name="Picture"/>
+                                <pic:cNvPr id="455297519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662327445" name="Picture">
+                        <wp:docPr id="549514672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662327445" name="Picture"/>
+                                <pic:cNvPr id="549514672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426923613" name="Picture">
+                        <wp:docPr id="891226523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426923613" name="Picture"/>
+                                <pic:cNvPr id="891226523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879764254" name="Picture">
+                        <wp:docPr id="1713504675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879764254" name="Picture"/>
+                                <pic:cNvPr id="1713504675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444548523" name="Picture">
+                        <wp:docPr id="2011366303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444548523" name="Picture"/>
+                                <pic:cNvPr id="2011366303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987773007" name="Picture">
+                        <wp:docPr id="161945469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987773007" name="Picture"/>
+                                <pic:cNvPr id="161945469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580656122" name="Picture">
+                        <wp:docPr id="2025119516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580656122" name="Picture"/>
+                                <pic:cNvPr id="2025119516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405301641" name="Picture">
+                        <wp:docPr id="1032202304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405301641" name="Picture"/>
+                                <pic:cNvPr id="1032202304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124526060" name="Picture">
+                        <wp:docPr id="2078239314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124526060" name="Picture"/>
+                                <pic:cNvPr id="2078239314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172009361" name="Picture">
+                  <wp:docPr id="1794444879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172009361" name="Picture"/>
+                          <pic:cNvPr id="1794444879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645959695" name="Picture">
+                  <wp:docPr id="163927020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645959695" name="Picture"/>
+                          <pic:cNvPr id="163927020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135745695" name="Picture">
+                  <wp:docPr id="1050891691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135745695" name="Picture"/>
+                          <pic:cNvPr id="1050891691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134432365" name="Picture">
+                  <wp:docPr id="1358355366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134432365" name="Picture"/>
+                          <pic:cNvPr id="1358355366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745820325" name="Picture">
+                  <wp:docPr id="1996985772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745820325" name="Picture"/>
+                          <pic:cNvPr id="1996985772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169420489" name="Picture">
+                  <wp:docPr id="1538814809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169420489" name="Picture"/>
+                          <pic:cNvPr id="1538814809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706641099" name="Picture">
+                        <wp:docPr id="752455518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706641099" name="Picture"/>
+                                <pic:cNvPr id="752455518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196561343" name="Picture">
+                  <wp:docPr id="1612279554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196561343" name="Picture"/>
+                          <pic:cNvPr id="1612279554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112036806" name="Picture">
+                  <wp:docPr id="2102386076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112036806" name="Picture"/>
+                          <pic:cNvPr id="2102386076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608357525" name="Picture">
+                  <wp:docPr id="487329300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608357525" name="Picture"/>
+                          <pic:cNvPr id="487329300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593620438" name="Picture">
+                  <wp:docPr id="472469618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593620438" name="Picture"/>
+                          <pic:cNvPr id="472469618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073742106" name="Picture">
+                  <wp:docPr id="2143285280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073742106" name="Picture"/>
+                          <pic:cNvPr id="2143285280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514621729" name="Picture">
+                  <wp:docPr id="956014303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514621729" name="Picture"/>
+                          <pic:cNvPr id="956014303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996628762" name="Picture">
+                        <wp:docPr id="366666710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996628762" name="Picture"/>
+                                <pic:cNvPr id="366666710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102607070" name="Picture">
+                  <wp:docPr id="1907591892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102607070" name="Picture"/>
+                          <pic:cNvPr id="1907591892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70067393" name="Picture">
+                  <wp:docPr id="1321914086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70067393" name="Picture"/>
+                          <pic:cNvPr id="1321914086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900242976" name="Picture">
+                  <wp:docPr id="1725517126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900242976" name="Picture"/>
+                          <pic:cNvPr id="1725517126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866227065" name="Picture">
+                  <wp:docPr id="660137449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866227065" name="Picture"/>
+                          <pic:cNvPr id="660137449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991600120" name="Picture">
+                  <wp:docPr id="75031442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991600120" name="Picture"/>
+                          <pic:cNvPr id="75031442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109658151" name="Picture">
+                  <wp:docPr id="2022812131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109658151" name="Picture"/>
+                          <pic:cNvPr id="2022812131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083796718" name="Picture">
+                        <wp:docPr id="287145621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083796718" name="Picture"/>
+                                <pic:cNvPr id="287145621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267566390" name="Picture">
+                  <wp:docPr id="1689650148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267566390" name="Picture"/>
+                          <pic:cNvPr id="1689650148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046912697" name="Picture">
+                  <wp:docPr id="1778778179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046912697" name="Picture"/>
+                          <pic:cNvPr id="1778778179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612697917" name="Picture">
+                  <wp:docPr id="995039199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612697917" name="Picture"/>
+                          <pic:cNvPr id="995039199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434813792" name="Picture">
+                  <wp:docPr id="751731138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434813792" name="Picture"/>
+                          <pic:cNvPr id="751731138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133083615" name="Picture">
+                  <wp:docPr id="1732300237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133083615" name="Picture"/>
+                          <pic:cNvPr id="1732300237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113426884" name="Picture">
+                  <wp:docPr id="444900727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113426884" name="Picture"/>
+                          <pic:cNvPr id="444900727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514439291" name="Picture">
+                        <wp:docPr id="138503882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514439291" name="Picture"/>
+                                <pic:cNvPr id="138503882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813962177" name="Picture">
+                  <wp:docPr id="928109992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813962177" name="Picture"/>
+                          <pic:cNvPr id="928109992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751152349" name="Picture">
+                  <wp:docPr id="366126920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751152349" name="Picture"/>
+                          <pic:cNvPr id="366126920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658498414" name="Picture">
+                  <wp:docPr id="1269619787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658498414" name="Picture"/>
+                          <pic:cNvPr id="1269619787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350522631" name="Picture">
+                  <wp:docPr id="1348751437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350522631" name="Picture"/>
+                          <pic:cNvPr id="1348751437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713852228" name="Picture">
+                  <wp:docPr id="2109159308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713852228" name="Picture"/>
+                          <pic:cNvPr id="2109159308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126283934" name="Picture">
+                  <wp:docPr id="1458185717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126283934" name="Picture"/>
+                          <pic:cNvPr id="1458185717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421840981" name="Picture">
+                  <wp:docPr id="1062578892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421840981" name="Picture"/>
+                          <pic:cNvPr id="1062578892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686997596" name="Picture">
+                  <wp:docPr id="949478750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686997596" name="Picture"/>
+                          <pic:cNvPr id="949478750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514270665" name="Picture">
+                  <wp:docPr id="26522452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514270665" name="Picture"/>
+                          <pic:cNvPr id="26522452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786342904" name="Picture">
+                  <wp:docPr id="610675335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786342904" name="Picture"/>
+                          <pic:cNvPr id="610675335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482721508" name="Picture">
+                  <wp:docPr id="2030543330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482721508" name="Picture"/>
+                          <pic:cNvPr id="2030543330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44646,51 +44646,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">8 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215358682" name="Picture">
+                  <wp:docPr id="2039381528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215358682" name="Picture"/>
+                          <pic:cNvPr id="2039381528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903995994" name="Picture">
+                  <wp:docPr id="1165616125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903995994" name="Picture"/>
+                          <pic:cNvPr id="1165616125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835370644" name="Picture">
+                  <wp:docPr id="723985404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835370644" name="Picture"/>
+                          <pic:cNvPr id="723985404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775509223" name="Picture">
+                  <wp:docPr id="497503731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775509223" name="Picture"/>
+                          <pic:cNvPr id="497503731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47662,51 +47662,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">8 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48073,50 +48073,366 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3821643" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3821643</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3821642" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3821642</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820299" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820299</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -48794,51 +49110,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9660"/>
+          <w:trHeight w:hRule="exact" w:val="9180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>