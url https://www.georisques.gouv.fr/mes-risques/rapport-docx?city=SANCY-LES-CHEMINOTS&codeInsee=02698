--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085739954" name="Picture">
+                  <wp:docPr id="893117915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085739954" name="Picture"/>
+                          <pic:cNvPr id="893117915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730152181" name="Picture">
+                  <wp:docPr id="344841953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730152181" name="Picture"/>
+                          <pic:cNvPr id="344841953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562545353" name="Picture">
+                        <wp:docPr id="542543477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562545353" name="Picture"/>
+                                <pic:cNvPr id="542543477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873533114" name="Picture">
+                  <wp:docPr id="30472812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873533114" name="Picture"/>
+                          <pic:cNvPr id="30472812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762688276" name="Picture">
+                  <wp:docPr id="144729851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762688276" name="Picture"/>
+                          <pic:cNvPr id="144729851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877641358" name="Picture">
+                  <wp:docPr id="944649751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877641358" name="Picture"/>
+                          <pic:cNvPr id="944649751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032832870" name="Picture">
+                  <wp:docPr id="1195332350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032832870" name="Picture"/>
+                          <pic:cNvPr id="1195332350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808045879" name="Picture">
+                  <wp:docPr id="491996668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808045879" name="Picture"/>
+                          <pic:cNvPr id="491996668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719252617" name="Picture">
+                        <wp:docPr id="1017268338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719252617" name="Picture"/>
+                                <pic:cNvPr id="1017268338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146462347" name="Picture">
+                        <wp:docPr id="958996652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146462347" name="Picture"/>
+                                <pic:cNvPr id="958996652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440837463" name="Picture">
+                        <wp:docPr id="413422255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440837463" name="Picture"/>
+                                <pic:cNvPr id="413422255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554258914" name="Picture">
+                        <wp:docPr id="1045252791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554258914" name="Picture"/>
+                                <pic:cNvPr id="1045252791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955304468" name="Picture">
+                        <wp:docPr id="590405162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955304468" name="Picture"/>
+                                <pic:cNvPr id="590405162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54975316" name="Picture">
+                        <wp:docPr id="109895756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54975316" name="Picture"/>
+                                <pic:cNvPr id="109895756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416379458" name="Picture">
+                        <wp:docPr id="707446607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416379458" name="Picture"/>
+                                <pic:cNvPr id="707446607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144229746" name="Picture">
+                        <wp:docPr id="166550244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144229746" name="Picture"/>
+                                <pic:cNvPr id="166550244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976009906" name="Picture">
+                        <wp:docPr id="684898792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976009906" name="Picture"/>
+                                <pic:cNvPr id="684898792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399739575" name="Picture">
+                        <wp:docPr id="479606972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399739575" name="Picture"/>
+                                <pic:cNvPr id="479606972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121334987" name="Picture">
+                        <wp:docPr id="258805233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121334987" name="Picture"/>
+                                <pic:cNvPr id="258805233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967998125" name="Picture">
+                        <wp:docPr id="1360703237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967998125" name="Picture"/>
+                                <pic:cNvPr id="1360703237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716296105" name="Picture">
+                        <wp:docPr id="1645323254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716296105" name="Picture"/>
+                                <pic:cNvPr id="1645323254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683171170" name="Picture">
+                        <wp:docPr id="1797518283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683171170" name="Picture"/>
+                                <pic:cNvPr id="1797518283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652190338" name="Picture">
+                        <wp:docPr id="1570795736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652190338" name="Picture"/>
+                                <pic:cNvPr id="1570795736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949105504" name="Picture">
+                  <wp:docPr id="808241939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949105504" name="Picture"/>
+                          <pic:cNvPr id="808241939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806369401" name="Picture">
+                  <wp:docPr id="845712652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806369401" name="Picture"/>
+                          <pic:cNvPr id="845712652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193320335" name="Picture">
+                  <wp:docPr id="970941855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193320335" name="Picture"/>
+                          <pic:cNvPr id="970941855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228016182" name="Picture">
+                  <wp:docPr id="1016335834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228016182" name="Picture"/>
+                          <pic:cNvPr id="1016335834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722472421" name="Picture">
+                  <wp:docPr id="1528371990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722472421" name="Picture"/>
+                          <pic:cNvPr id="1528371990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195805299" name="Picture">
+                  <wp:docPr id="1984719932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195805299" name="Picture"/>
+                          <pic:cNvPr id="1984719932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022384431" name="Picture">
+                        <wp:docPr id="218538971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022384431" name="Picture"/>
+                                <pic:cNvPr id="218538971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137688712" name="Picture">
+                  <wp:docPr id="1561755720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137688712" name="Picture"/>
+                          <pic:cNvPr id="1561755720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623339029" name="Picture">
+                  <wp:docPr id="929153403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623339029" name="Picture"/>
+                          <pic:cNvPr id="929153403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589978115" name="Picture">
+                  <wp:docPr id="255964215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589978115" name="Picture"/>
+                          <pic:cNvPr id="255964215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750489263" name="Picture">
+                  <wp:docPr id="1424679523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750489263" name="Picture"/>
+                          <pic:cNvPr id="1424679523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093423928" name="Picture">
+                  <wp:docPr id="741643499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093423928" name="Picture"/>
+                          <pic:cNvPr id="741643499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778360257" name="Picture">
+                  <wp:docPr id="819493166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778360257" name="Picture"/>
+                          <pic:cNvPr id="819493166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378842242" name="Picture">
+                        <wp:docPr id="102588589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378842242" name="Picture"/>
+                                <pic:cNvPr id="102588589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828249241" name="Picture">
+                  <wp:docPr id="883117083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828249241" name="Picture"/>
+                          <pic:cNvPr id="883117083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423090347" name="Picture">
+                  <wp:docPr id="1369928636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423090347" name="Picture"/>
+                          <pic:cNvPr id="1369928636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403819413" name="Picture">
+                  <wp:docPr id="1900491744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403819413" name="Picture"/>
+                          <pic:cNvPr id="1900491744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117166087" name="Picture">
+                  <wp:docPr id="107743397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117166087" name="Picture"/>
+                          <pic:cNvPr id="107743397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712444229" name="Picture">
+                  <wp:docPr id="1152148356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712444229" name="Picture"/>
+                          <pic:cNvPr id="1152148356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436236274" name="Picture">
+                  <wp:docPr id="756148272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436236274" name="Picture"/>
+                          <pic:cNvPr id="756148272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981454336" name="Picture">
+                  <wp:docPr id="157036759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981454336" name="Picture"/>
+                          <pic:cNvPr id="157036759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597248322" name="Picture">
+                  <wp:docPr id="732826020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597248322" name="Picture"/>
+                          <pic:cNvPr id="732826020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346577463" name="Picture">
+                  <wp:docPr id="299916850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346577463" name="Picture"/>
+                          <pic:cNvPr id="299916850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394384998" name="Picture">
+                  <wp:docPr id="1202425796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394384998" name="Picture"/>
+                          <pic:cNvPr id="1202425796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615423257" name="Picture">
+                  <wp:docPr id="940924278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615423257" name="Picture"/>
+                          <pic:cNvPr id="940924278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795872044" name="Picture">
+                  <wp:docPr id="622654163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795872044" name="Picture"/>
+                          <pic:cNvPr id="622654163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377369890" name="Picture">
+                        <wp:docPr id="1693746149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377369890" name="Picture"/>
+                                <pic:cNvPr id="1693746149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727724404" name="Picture">
+                  <wp:docPr id="649883586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727724404" name="Picture"/>
+                          <pic:cNvPr id="649883586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996071882" name="Picture">
+                  <wp:docPr id="382966083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996071882" name="Picture"/>
+                          <pic:cNvPr id="382966083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852124610" name="Picture">
+                  <wp:docPr id="1422310587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852124610" name="Picture"/>
+                          <pic:cNvPr id="1422310587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019973128" name="Picture">
+                  <wp:docPr id="1100894374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019973128" name="Picture"/>
+                          <pic:cNvPr id="1100894374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484777859" name="Picture">
+                  <wp:docPr id="829009971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484777859" name="Picture"/>
+                          <pic:cNvPr id="829009971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17647187" name="Picture">
+                  <wp:docPr id="475486202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17647187" name="Picture"/>
+                          <pic:cNvPr id="475486202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503667632" name="Picture">
+                        <wp:docPr id="1071329580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503667632" name="Picture"/>
+                                <pic:cNvPr id="1071329580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340950669" name="Picture">
+                  <wp:docPr id="897399612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340950669" name="Picture"/>
+                          <pic:cNvPr id="897399612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372763311" name="Picture">
+                  <wp:docPr id="942121330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372763311" name="Picture"/>
+                          <pic:cNvPr id="942121330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636152074" name="Picture">
+                  <wp:docPr id="238873914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636152074" name="Picture"/>
+                          <pic:cNvPr id="238873914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44701,57 +44701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391150166" name="Picture">
+                  <wp:docPr id="334402739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391150166" name="Picture"/>
+                          <pic:cNvPr id="334402739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44772,57 +44772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050380417" name="Picture">
+                  <wp:docPr id="382180237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050380417" name="Picture"/>
+                          <pic:cNvPr id="382180237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917477307" name="Picture">
+                  <wp:docPr id="2147213650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917477307" name="Picture"/>
+                          <pic:cNvPr id="2147213650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>