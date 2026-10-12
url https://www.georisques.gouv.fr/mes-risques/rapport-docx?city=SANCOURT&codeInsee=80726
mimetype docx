--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702343670" name="Picture">
+                  <wp:docPr id="1030791948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702343670" name="Picture"/>
+                          <pic:cNvPr id="1030791948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590476163" name="Picture">
+                  <wp:docPr id="1003752659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590476163" name="Picture"/>
+                          <pic:cNvPr id="1003752659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618556939" name="Picture">
+                        <wp:docPr id="558321964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618556939" name="Picture"/>
+                                <pic:cNvPr id="558321964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254221506" name="Picture">
+                  <wp:docPr id="547155640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254221506" name="Picture"/>
+                          <pic:cNvPr id="547155640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586074292" name="Picture">
+                  <wp:docPr id="724338602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586074292" name="Picture"/>
+                          <pic:cNvPr id="724338602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974153189" name="Picture">
+                  <wp:docPr id="662982502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974153189" name="Picture"/>
+                          <pic:cNvPr id="662982502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686089402" name="Picture">
+                  <wp:docPr id="2286843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686089402" name="Picture"/>
+                          <pic:cNvPr id="2286843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481270157" name="Picture">
+                  <wp:docPr id="1394682225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481270157" name="Picture"/>
+                          <pic:cNvPr id="1394682225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856584248" name="Picture">
+                        <wp:docPr id="1307439173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856584248" name="Picture"/>
+                                <pic:cNvPr id="1307439173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039204650" name="Picture">
+                        <wp:docPr id="1160395122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039204650" name="Picture"/>
+                                <pic:cNvPr id="1160395122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910525881" name="Picture">
+                        <wp:docPr id="1774171811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910525881" name="Picture"/>
+                                <pic:cNvPr id="1774171811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106377759" name="Picture">
+                        <wp:docPr id="782203563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106377759" name="Picture"/>
+                                <pic:cNvPr id="782203563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975465650" name="Picture">
+                        <wp:docPr id="356619579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975465650" name="Picture"/>
+                                <pic:cNvPr id="356619579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847135503" name="Picture">
+                        <wp:docPr id="1010572271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847135503" name="Picture"/>
+                                <pic:cNvPr id="1010572271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593689490" name="Picture">
+                        <wp:docPr id="1617858616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593689490" name="Picture"/>
+                                <pic:cNvPr id="1617858616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019557261" name="Picture">
+                        <wp:docPr id="118982097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019557261" name="Picture"/>
+                                <pic:cNvPr id="118982097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132145610" name="Picture">
+                        <wp:docPr id="828181669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132145610" name="Picture"/>
+                                <pic:cNvPr id="828181669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67305310" name="Picture">
+                        <wp:docPr id="1031328505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67305310" name="Picture"/>
+                                <pic:cNvPr id="1031328505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854367775" name="Picture">
+                        <wp:docPr id="1948924179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854367775" name="Picture"/>
+                                <pic:cNvPr id="1948924179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121939587" name="Picture">
+                        <wp:docPr id="136058290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121939587" name="Picture"/>
+                                <pic:cNvPr id="136058290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172695403" name="Picture">
+                        <wp:docPr id="1784389847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172695403" name="Picture"/>
+                                <pic:cNvPr id="1784389847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971774014" name="Picture">
+                        <wp:docPr id="1562158095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971774014" name="Picture"/>
+                                <pic:cNvPr id="1562158095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792675051" name="Picture">
+                        <wp:docPr id="944783480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792675051" name="Picture"/>
+                                <pic:cNvPr id="944783480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749524534" name="Picture">
+                        <wp:docPr id="1523474201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749524534" name="Picture"/>
+                                <pic:cNvPr id="1523474201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347354854" name="Picture">
+                        <wp:docPr id="2138855573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347354854" name="Picture"/>
+                                <pic:cNvPr id="2138855573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484195794" name="Picture">
+                        <wp:docPr id="272235372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484195794" name="Picture"/>
+                                <pic:cNvPr id="272235372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69997207" name="Picture">
+                  <wp:docPr id="1509246271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69997207" name="Picture"/>
+                          <pic:cNvPr id="1509246271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282844382" name="Picture">
+                  <wp:docPr id="1313113916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282844382" name="Picture"/>
+                          <pic:cNvPr id="1313113916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789272724" name="Picture">
+                  <wp:docPr id="339151066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789272724" name="Picture"/>
+                          <pic:cNvPr id="339151066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992557192" name="Picture">
+                  <wp:docPr id="1394901786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992557192" name="Picture"/>
+                          <pic:cNvPr id="1394901786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563384373" name="Picture">
+                  <wp:docPr id="1696586984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563384373" name="Picture"/>
+                          <pic:cNvPr id="1696586984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83408521" name="Picture">
+                  <wp:docPr id="590964121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83408521" name="Picture"/>
+                          <pic:cNvPr id="590964121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860412525" name="Picture">
+                        <wp:docPr id="1503408370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860412525" name="Picture"/>
+                                <pic:cNvPr id="1503408370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256042083" name="Picture">
+                        <wp:docPr id="813709427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256042083" name="Picture"/>
+                                <pic:cNvPr id="813709427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369200252" name="Picture">
+                  <wp:docPr id="1173996983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369200252" name="Picture"/>
+                          <pic:cNvPr id="1173996983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299333681" name="Picture">
+                  <wp:docPr id="317560228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299333681" name="Picture"/>
+                          <pic:cNvPr id="317560228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794855754" name="Picture">
+                  <wp:docPr id="589263914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794855754" name="Picture"/>
+                          <pic:cNvPr id="589263914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280293804" name="Picture">
+                  <wp:docPr id="1883620696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280293804" name="Picture"/>
+                          <pic:cNvPr id="1883620696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233212101" name="Picture">
+                  <wp:docPr id="2052377088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233212101" name="Picture"/>
+                          <pic:cNvPr id="2052377088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097044512" name="Picture">
+                  <wp:docPr id="1143731310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097044512" name="Picture"/>
+                          <pic:cNvPr id="1143731310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658089229" name="Picture">
+                        <wp:docPr id="1296054900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658089229" name="Picture"/>
+                                <pic:cNvPr id="1296054900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824858155" name="Picture">
+                  <wp:docPr id="1448296246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824858155" name="Picture"/>
+                          <pic:cNvPr id="1448296246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453272505" name="Picture">
+                  <wp:docPr id="1617757097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453272505" name="Picture"/>
+                          <pic:cNvPr id="1617757097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380781223" name="Picture">
+                  <wp:docPr id="1459938744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380781223" name="Picture"/>
+                          <pic:cNvPr id="1459938744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294429397" name="Picture">
+                  <wp:docPr id="1756748647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294429397" name="Picture"/>
+                          <pic:cNvPr id="1756748647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798738897" name="Picture">
+                  <wp:docPr id="1928546491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798738897" name="Picture"/>
+                          <pic:cNvPr id="1928546491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697329944" name="Picture">
+                  <wp:docPr id="1984781015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697329944" name="Picture"/>
+                          <pic:cNvPr id="1984781015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614498695" name="Picture">
+                        <wp:docPr id="2059050521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614498695" name="Picture"/>
+                                <pic:cNvPr id="2059050521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254696497" name="Picture">
+                  <wp:docPr id="1715337339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254696497" name="Picture"/>
+                          <pic:cNvPr id="1715337339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35219527" name="Picture">
+                  <wp:docPr id="1673182291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35219527" name="Picture"/>
+                          <pic:cNvPr id="1673182291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907984746" name="Picture">
+                  <wp:docPr id="1525203323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907984746" name="Picture"/>
+                          <pic:cNvPr id="1525203323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338992707" name="Picture">
+                  <wp:docPr id="1162329457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338992707" name="Picture"/>
+                          <pic:cNvPr id="1162329457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802252864" name="Picture">
+                  <wp:docPr id="52985228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802252864" name="Picture"/>
+                          <pic:cNvPr id="52985228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128145120" name="Picture">
+                  <wp:docPr id="1867039497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128145120" name="Picture"/>
+                          <pic:cNvPr id="1867039497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559572051" name="Picture">
+                        <wp:docPr id="707221386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559572051" name="Picture"/>
+                                <pic:cNvPr id="707221386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707294919" name="Picture">
+                  <wp:docPr id="64919884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707294919" name="Picture"/>
+                          <pic:cNvPr id="64919884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199457770" name="Picture">
+                  <wp:docPr id="1290166729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199457770" name="Picture"/>
+                          <pic:cNvPr id="1290166729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399246173" name="Picture">
+                  <wp:docPr id="892031987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399246173" name="Picture"/>
+                          <pic:cNvPr id="892031987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290695133" name="Picture">
+                  <wp:docPr id="1640130171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290695133" name="Picture"/>
+                          <pic:cNvPr id="1640130171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197439789" name="Picture">
+                  <wp:docPr id="511163329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197439789" name="Picture"/>
+                          <pic:cNvPr id="511163329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400420958" name="Picture">
+                  <wp:docPr id="1306169588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400420958" name="Picture"/>
+                          <pic:cNvPr id="1306169588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16110448" name="Picture">
+                  <wp:docPr id="2146534292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16110448" name="Picture"/>
+                          <pic:cNvPr id="2146534292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382280570" name="Picture">
+                  <wp:docPr id="1723199918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382280570" name="Picture"/>
+                          <pic:cNvPr id="1723199918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844140650" name="Picture">
+                  <wp:docPr id="202792766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844140650" name="Picture"/>
+                          <pic:cNvPr id="202792766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215178632" name="Picture">
+                  <wp:docPr id="152167336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215178632" name="Picture"/>
+                          <pic:cNvPr id="152167336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713435102" name="Picture">
+                  <wp:docPr id="326817658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713435102" name="Picture"/>
+                          <pic:cNvPr id="326817658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83108235" name="Picture">
+                  <wp:docPr id="1470736275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83108235" name="Picture"/>
+                          <pic:cNvPr id="1470736275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664627237" name="Picture">
+                  <wp:docPr id="1860499090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664627237" name="Picture"/>
+                          <pic:cNvPr id="1860499090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33386077" name="Picture">
+                  <wp:docPr id="279113414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33386077" name="Picture"/>
+                          <pic:cNvPr id="279113414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845857374" name="Picture">
+                  <wp:docPr id="160149988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845857374" name="Picture"/>
+                          <pic:cNvPr id="160149988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>