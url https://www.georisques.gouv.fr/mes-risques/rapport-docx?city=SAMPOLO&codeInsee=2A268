--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759583538" name="Picture">
+                  <wp:docPr id="537690975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759583538" name="Picture"/>
+                          <pic:cNvPr id="537690975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672764902" name="Picture">
+                  <wp:docPr id="634168934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672764902" name="Picture"/>
+                          <pic:cNvPr id="634168934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593215246" name="Picture">
+                        <wp:docPr id="1485112748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593215246" name="Picture"/>
+                                <pic:cNvPr id="1485112748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195369334" name="Picture">
+                  <wp:docPr id="363630362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195369334" name="Picture"/>
+                          <pic:cNvPr id="363630362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615843847" name="Picture">
+                  <wp:docPr id="719383631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615843847" name="Picture"/>
+                          <pic:cNvPr id="719383631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691934183" name="Picture">
+                  <wp:docPr id="1215745073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691934183" name="Picture"/>
+                          <pic:cNvPr id="1215745073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888797876" name="Picture">
+                  <wp:docPr id="69662991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888797876" name="Picture"/>
+                          <pic:cNvPr id="69662991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421073443" name="Picture">
+                  <wp:docPr id="1427731540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421073443" name="Picture"/>
+                          <pic:cNvPr id="1427731540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619415633" name="Picture">
+                        <wp:docPr id="579637548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619415633" name="Picture"/>
+                                <pic:cNvPr id="579637548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912540967" name="Picture">
+                        <wp:docPr id="1586352444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912540967" name="Picture"/>
+                                <pic:cNvPr id="1586352444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906396031" name="Picture">
+                        <wp:docPr id="597109460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906396031" name="Picture"/>
+                                <pic:cNvPr id="597109460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675223460" name="Picture">
+                        <wp:docPr id="80884381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675223460" name="Picture"/>
+                                <pic:cNvPr id="80884381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492865043" name="Picture">
+                        <wp:docPr id="1192878734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492865043" name="Picture"/>
+                                <pic:cNvPr id="1192878734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268767390" name="Picture">
+                        <wp:docPr id="1961402071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268767390" name="Picture"/>
+                                <pic:cNvPr id="1961402071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843543826" name="Picture">
+                        <wp:docPr id="517782712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843543826" name="Picture"/>
+                                <pic:cNvPr id="517782712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625434168" name="Picture">
+                        <wp:docPr id="2043388233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625434168" name="Picture"/>
+                                <pic:cNvPr id="2043388233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551554832" name="Picture">
+                        <wp:docPr id="191529928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551554832" name="Picture"/>
+                                <pic:cNvPr id="191529928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391538611" name="Picture">
+                        <wp:docPr id="925753371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391538611" name="Picture"/>
+                                <pic:cNvPr id="925753371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427653140" name="Picture">
+                        <wp:docPr id="1775138896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427653140" name="Picture"/>
+                                <pic:cNvPr id="1775138896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274506476" name="Picture">
+                        <wp:docPr id="219060863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274506476" name="Picture"/>
+                                <pic:cNvPr id="219060863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923589912" name="Picture">
+                        <wp:docPr id="1379872297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923589912" name="Picture"/>
+                                <pic:cNvPr id="1379872297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894825775" name="Picture">
+                        <wp:docPr id="1575116079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894825775" name="Picture"/>
+                                <pic:cNvPr id="1575116079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756709989" name="Picture">
+                        <wp:docPr id="462643209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756709989" name="Picture"/>
+                                <pic:cNvPr id="462643209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416166995" name="Picture">
+                  <wp:docPr id="1440124173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416166995" name="Picture"/>
+                          <pic:cNvPr id="1440124173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962042157" name="Picture">
+                  <wp:docPr id="945592779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962042157" name="Picture"/>
+                          <pic:cNvPr id="945592779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086937248" name="Picture">
+                  <wp:docPr id="1478458585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086937248" name="Picture"/>
+                          <pic:cNvPr id="1478458585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776385708" name="Picture">
+                  <wp:docPr id="586599996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776385708" name="Picture"/>
+                          <pic:cNvPr id="586599996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665297483" name="Picture">
+                  <wp:docPr id="689634689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665297483" name="Picture"/>
+                          <pic:cNvPr id="689634689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345012085" name="Picture">
+                  <wp:docPr id="785713007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345012085" name="Picture"/>
+                          <pic:cNvPr id="785713007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423434272" name="Picture">
+                        <wp:docPr id="1906119666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423434272" name="Picture"/>
+                                <pic:cNvPr id="1906119666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150773258" name="Picture">
+                  <wp:docPr id="866515186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150773258" name="Picture"/>
+                          <pic:cNvPr id="866515186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071389565" name="Picture">
+                  <wp:docPr id="157158777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071389565" name="Picture"/>
+                          <pic:cNvPr id="157158777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425090628" name="Picture">
+                  <wp:docPr id="281386275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425090628" name="Picture"/>
+                          <pic:cNvPr id="281386275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751255659" name="Picture">
+                  <wp:docPr id="16614291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751255659" name="Picture"/>
+                          <pic:cNvPr id="16614291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139465737" name="Picture">
+                  <wp:docPr id="1026432961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139465737" name="Picture"/>
+                          <pic:cNvPr id="1026432961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011905691" name="Picture">
+                  <wp:docPr id="1267957188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011905691" name="Picture"/>
+                          <pic:cNvPr id="1267957188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238385278" name="Picture">
+                        <wp:docPr id="937955616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238385278" name="Picture"/>
+                                <pic:cNvPr id="937955616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734455865" name="Picture">
+                  <wp:docPr id="1740973892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734455865" name="Picture"/>
+                          <pic:cNvPr id="1740973892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902424873" name="Picture">
+                  <wp:docPr id="745657974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902424873" name="Picture"/>
+                          <pic:cNvPr id="745657974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148489301" name="Picture">
+                  <wp:docPr id="1945575818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148489301" name="Picture"/>
+                          <pic:cNvPr id="1945575818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965071346" name="Picture">
+                  <wp:docPr id="739307871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965071346" name="Picture"/>
+                          <pic:cNvPr id="739307871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054202535" name="Picture">
+                  <wp:docPr id="629086003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054202535" name="Picture"/>
+                          <pic:cNvPr id="629086003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122275099" name="Picture">
+                  <wp:docPr id="903524580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122275099" name="Picture"/>
+                          <pic:cNvPr id="903524580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280278644" name="Picture">
+                        <wp:docPr id="547353251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280278644" name="Picture"/>
+                                <pic:cNvPr id="547353251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344425208" name="Picture">
+                  <wp:docPr id="1075985348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344425208" name="Picture"/>
+                          <pic:cNvPr id="1075985348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123725765" name="Picture">
+                  <wp:docPr id="670825156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123725765" name="Picture"/>
+                          <pic:cNvPr id="670825156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640890843" name="Picture">
+                  <wp:docPr id="710060072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640890843" name="Picture"/>
+                          <pic:cNvPr id="710060072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555776659" name="Picture">
+                  <wp:docPr id="754077892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555776659" name="Picture"/>
+                          <pic:cNvPr id="754077892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654633173" name="Picture">
+                  <wp:docPr id="100526993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654633173" name="Picture"/>
+                          <pic:cNvPr id="100526993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993371012" name="Picture">
+                  <wp:docPr id="652730318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993371012" name="Picture"/>
+                          <pic:cNvPr id="652730318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841112446" name="Picture">
+                        <wp:docPr id="1770448765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841112446" name="Picture"/>
+                                <pic:cNvPr id="1770448765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233498339" name="Picture">
+                        <wp:docPr id="1421451729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233498339" name="Picture"/>
+                                <pic:cNvPr id="1421451729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870847127" name="Picture">
+                  <wp:docPr id="529850710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870847127" name="Picture"/>
+                          <pic:cNvPr id="529850710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371373013" name="Picture">
+                  <wp:docPr id="50855233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371373013" name="Picture"/>
+                          <pic:cNvPr id="50855233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521841898" name="Picture">
+                  <wp:docPr id="1494282891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521841898" name="Picture"/>
+                          <pic:cNvPr id="1494282891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329521718" name="Picture">
+                  <wp:docPr id="698673570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329521718" name="Picture"/>
+                          <pic:cNvPr id="698673570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687112379" name="Picture">
+                  <wp:docPr id="459527694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687112379" name="Picture"/>
+                          <pic:cNvPr id="459527694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670339509" name="Picture">
+                  <wp:docPr id="1729252204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670339509" name="Picture"/>
+                          <pic:cNvPr id="1729252204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108835955" name="Picture">
+                        <wp:docPr id="509965616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108835955" name="Picture"/>
+                                <pic:cNvPr id="509965616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694099075" name="Picture">
+                  <wp:docPr id="1809384635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694099075" name="Picture"/>
+                          <pic:cNvPr id="1809384635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097345414" name="Picture">
+                  <wp:docPr id="684711652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097345414" name="Picture"/>
+                          <pic:cNvPr id="684711652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43122197" name="Picture">
+                  <wp:docPr id="694595065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43122197" name="Picture"/>
+                          <pic:cNvPr id="694595065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>