--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242226033" name="Picture">
+                  <wp:docPr id="660027635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242226033" name="Picture"/>
+                          <pic:cNvPr id="660027635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668913260" name="Picture">
+                  <wp:docPr id="1981466276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668913260" name="Picture"/>
+                          <pic:cNvPr id="1981466276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650693967" name="Picture">
+                        <wp:docPr id="748203489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650693967" name="Picture"/>
+                                <pic:cNvPr id="748203489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116207140" name="Picture">
+                  <wp:docPr id="1654038595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116207140" name="Picture"/>
+                          <pic:cNvPr id="1654038595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908679095" name="Picture">
+                  <wp:docPr id="2045914127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908679095" name="Picture"/>
+                          <pic:cNvPr id="2045914127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758663994" name="Picture">
+                  <wp:docPr id="2145248146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758663994" name="Picture"/>
+                          <pic:cNvPr id="2145248146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960747435" name="Picture">
+                  <wp:docPr id="407325107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960747435" name="Picture"/>
+                          <pic:cNvPr id="407325107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467894874" name="Picture">
+                  <wp:docPr id="2083704086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467894874" name="Picture"/>
+                          <pic:cNvPr id="2083704086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128064019" name="Picture">
+                        <wp:docPr id="2121621287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128064019" name="Picture"/>
+                                <pic:cNvPr id="2121621287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883817227" name="Picture">
+                        <wp:docPr id="91708462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883817227" name="Picture"/>
+                                <pic:cNvPr id="91708462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383033301" name="Picture">
+                        <wp:docPr id="696637809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383033301" name="Picture"/>
+                                <pic:cNvPr id="696637809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342189296" name="Picture">
+                        <wp:docPr id="734225913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342189296" name="Picture"/>
+                                <pic:cNvPr id="734225913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537587528" name="Picture">
+                        <wp:docPr id="1767361930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537587528" name="Picture"/>
+                                <pic:cNvPr id="1767361930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960347526" name="Picture">
+                        <wp:docPr id="2011418044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960347526" name="Picture"/>
+                                <pic:cNvPr id="2011418044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674585683" name="Picture">
+                        <wp:docPr id="526844211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674585683" name="Picture"/>
+                                <pic:cNvPr id="526844211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128999963" name="Picture">
+                        <wp:docPr id="2122822900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128999963" name="Picture"/>
+                                <pic:cNvPr id="2122822900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621027389" name="Picture">
+                        <wp:docPr id="1974384797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621027389" name="Picture"/>
+                                <pic:cNvPr id="1974384797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749628958" name="Picture">
+                        <wp:docPr id="193760238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749628958" name="Picture"/>
+                                <pic:cNvPr id="193760238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882206255" name="Picture">
+                        <wp:docPr id="751006113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882206255" name="Picture"/>
+                                <pic:cNvPr id="751006113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103691589" name="Picture">
+                        <wp:docPr id="367763881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103691589" name="Picture"/>
+                                <pic:cNvPr id="367763881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749434378" name="Picture">
+                        <wp:docPr id="1254104513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749434378" name="Picture"/>
+                                <pic:cNvPr id="1254104513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008053109" name="Picture">
+                        <wp:docPr id="117391085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008053109" name="Picture"/>
+                                <pic:cNvPr id="117391085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548423146" name="Picture">
+                        <wp:docPr id="1824191139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548423146" name="Picture"/>
+                                <pic:cNvPr id="1824191139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873346726" name="Picture">
+                  <wp:docPr id="1572116487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873346726" name="Picture"/>
+                          <pic:cNvPr id="1572116487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337490976" name="Picture">
+                  <wp:docPr id="1027326236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337490976" name="Picture"/>
+                          <pic:cNvPr id="1027326236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083454289" name="Picture">
+                  <wp:docPr id="1944275494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083454289" name="Picture"/>
+                          <pic:cNvPr id="1944275494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309862010" name="Picture">
+                  <wp:docPr id="2006579731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309862010" name="Picture"/>
+                          <pic:cNvPr id="2006579731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757688445" name="Picture">
+                  <wp:docPr id="1990044532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757688445" name="Picture"/>
+                          <pic:cNvPr id="1990044532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800553284" name="Picture">
+                  <wp:docPr id="1078834590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800553284" name="Picture"/>
+                          <pic:cNvPr id="1078834590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557357189" name="Picture">
+                        <wp:docPr id="178872490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557357189" name="Picture"/>
+                                <pic:cNvPr id="178872490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20823943" name="Picture">
+                  <wp:docPr id="1116174578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20823943" name="Picture"/>
+                          <pic:cNvPr id="1116174578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195208973" name="Picture">
+                  <wp:docPr id="883818326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195208973" name="Picture"/>
+                          <pic:cNvPr id="883818326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12448805" name="Picture">
+                  <wp:docPr id="1975543129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12448805" name="Picture"/>
+                          <pic:cNvPr id="1975543129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585602914" name="Picture">
+                  <wp:docPr id="57669989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585602914" name="Picture"/>
+                          <pic:cNvPr id="57669989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227344519" name="Picture">
+                  <wp:docPr id="1347116234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227344519" name="Picture"/>
+                          <pic:cNvPr id="1347116234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353559070" name="Picture">
+                  <wp:docPr id="589142994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353559070" name="Picture"/>
+                          <pic:cNvPr id="589142994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435231692" name="Picture">
+                        <wp:docPr id="1536293010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435231692" name="Picture"/>
+                                <pic:cNvPr id="1536293010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752923711" name="Picture">
+                  <wp:docPr id="337460025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752923711" name="Picture"/>
+                          <pic:cNvPr id="337460025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356158483" name="Picture">
+                  <wp:docPr id="38342419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356158483" name="Picture"/>
+                          <pic:cNvPr id="38342419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763686900" name="Picture">
+                  <wp:docPr id="1901552297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763686900" name="Picture"/>
+                          <pic:cNvPr id="1901552297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495371266" name="Picture">
+                  <wp:docPr id="1331100322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495371266" name="Picture"/>
+                          <pic:cNvPr id="1331100322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005214340" name="Picture">
+                  <wp:docPr id="1709018179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005214340" name="Picture"/>
+                          <pic:cNvPr id="1709018179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844094059" name="Picture">
+                  <wp:docPr id="1224555156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844094059" name="Picture"/>
+                          <pic:cNvPr id="1224555156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935339056" name="Picture">
+                        <wp:docPr id="2119267449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935339056" name="Picture"/>
+                                <pic:cNvPr id="2119267449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064657441" name="Picture">
+                  <wp:docPr id="1608112317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064657441" name="Picture"/>
+                          <pic:cNvPr id="1608112317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344106888" name="Picture">
+                  <wp:docPr id="1179198178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344106888" name="Picture"/>
+                          <pic:cNvPr id="1179198178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318079190" name="Picture">
+                  <wp:docPr id="2104313717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318079190" name="Picture"/>
+                          <pic:cNvPr id="2104313717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256558336" name="Picture">
+                  <wp:docPr id="1500896240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256558336" name="Picture"/>
+                          <pic:cNvPr id="1500896240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920405446" name="Picture">
+                  <wp:docPr id="1668283409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920405446" name="Picture"/>
+                          <pic:cNvPr id="1668283409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483010242" name="Picture">
+                  <wp:docPr id="1042109333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483010242" name="Picture"/>
+                          <pic:cNvPr id="1042109333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137334544" name="Picture">
+                        <wp:docPr id="982633598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137334544" name="Picture"/>
+                                <pic:cNvPr id="982633598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242981789" name="Picture">
+                  <wp:docPr id="1858384194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242981789" name="Picture"/>
+                          <pic:cNvPr id="1858384194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275877363" name="Picture">
+                  <wp:docPr id="962915486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275877363" name="Picture"/>
+                          <pic:cNvPr id="962915486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171407012" name="Picture">
+                  <wp:docPr id="716268400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171407012" name="Picture"/>
+                          <pic:cNvPr id="716268400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363929417" name="Picture">
+                  <wp:docPr id="1232122667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363929417" name="Picture"/>
+                          <pic:cNvPr id="1232122667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664783400" name="Picture">
+                  <wp:docPr id="1972391860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664783400" name="Picture"/>
+                          <pic:cNvPr id="1972391860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7052671" name="Picture">
+                  <wp:docPr id="551071013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7052671" name="Picture"/>
+                          <pic:cNvPr id="551071013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935842446" name="Picture">
+                  <wp:docPr id="1472379749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935842446" name="Picture"/>
+                          <pic:cNvPr id="1472379749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764642875" name="Picture">
+                  <wp:docPr id="1148873000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764642875" name="Picture"/>
+                          <pic:cNvPr id="1148873000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847279153" name="Picture">
+                  <wp:docPr id="1662445986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847279153" name="Picture"/>
+                          <pic:cNvPr id="1662445986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>